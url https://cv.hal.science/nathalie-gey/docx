--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2188,291 +2188,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation analysis of a complex sub-grain boundary in UO2 ceramic using accurate electron channelling contrast imaging in a scanning electron microscope</w:t>
+                <w:t xml:space="preserve">Influence of strain conditions on the grain sub-structuration in crept uranium dioxide pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mansour</w:t>
+                <w:t xml:space="preserve">M. Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Crimp</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.06.091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 518, pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339717v1</w:t>
+                <w:t xml:space="preserve">cea-02339999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain conditions on the grain sub-structuration in crept uranium dioxide pellets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dislocation analysis of a complex sub-grain boundary in UO2 ceramic using accurate electron channelling contrast imaging in a scanning electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Saada</w:t>
+                <w:t xml:space="preserve">M. Crimp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beausir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 518, pp.265-273. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (15), pp.18666-18671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.06.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339999v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of deformed parent grains from microstructure inherited by phase transformations</w:t>
               </w:r>
@@ -2954,343 +2954,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nanocrystallized surface on the tribocorrosion behavior of 304L stainless steel</w:t>
+                <w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ben Saada</w:t>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Antar</w:t>
+                <w:t xml:space="preserve">Kangying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Elleuch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392339v1</w:t>
+                <w:t xml:space="preserve">hal-01883510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of nanocrystallized surface on the tribocorrosion behavior of 304L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+                <w:t xml:space="preserve">Zied Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ponthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 394-395, pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883510v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-boundaries induced by dislocational creep in uranium dioxide analyzed by advanced diffraction and channeling electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,64 +3631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new characterization approach for studying relationships between microstructure and creep damage mechanisms of uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,51 +3882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Granularization of Lath-Like Bainite in FeNiC Alloys During Isothermal Holding at Ms+20 K (+20 degrees C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,51 +3934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (1), pp.15-18. </w:t>
@@ -4146,51 +4146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron resolution selected area electron channeling patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate electron channeling contrast analysis of dislocations in fine grained bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6564,51 +6564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,532 +6783,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation behavior and microstructure/texture evolution of an annealed 304 AISI stainless steel sheet. Experimental and micromechanical modeling</w:t>
+                <w:t xml:space="preserve">Magnetic melt process and texture analysis of high temperature superconductor YBa2Cu3O7-delta for electrical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">Jue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cherkaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Humbert</w:t>
+                <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23(2), pp.323-341</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353, pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161933v1</w:t>
+                <w:t xml:space="preserve">hal-00168895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of structural evolutions associated with high current pulsed electron beam treatment of a NiTi shape memory alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation behavior and microstructure/texture evolution of an annealed 304 AISI stainless steel sheet. Experimental and micromechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kemin Zhang</w:t>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxin Zou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25(1), pp.28-36</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23(2), pp.323-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161934v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the gamma - epsilon - alpha' variant selection induced by 10% plastic deformation in 304 stainless steel at -60°C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bolle</w:t>
+                <w:t xml:space="preserve">Mechanisms of structural evolutions associated with high current pulsed electron beam treatment of a NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 454, pp.508-517</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25(1), pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161928v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic melt process and texture analysis of high temperature superconductor YBa2Cu3O7-delta for electrical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">Analysis of the gamma - epsilon - alpha' variant selection induced by 10% plastic deformation in 304 stainless steel at -60°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 353, pp.249-257</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 454, pp.508-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168895v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of Ni(50.6at. %)Ti by high current pulsed electron beam treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7484,90 +7484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation behavior and microstructure/texture evolution of an annealed 304 AISI stainless steel sheet. Experimental and micromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8122,51 +8122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD study of epsilon/alpha' martensitic variants induced by plastic deformation in 304 stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8719,234 +8719,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the b/a phase transformation of Zy-4 in presence of applied stresses at heating. Analysis of the inherited microstructures and textures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The calculation of a parent grain orientation from inherited variants for approximate (bcc-hcp) orientation relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 302, pp.175-184</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.401-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111698v1</w:t>
+                <w:t xml:space="preserve">hal-00111699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calculation of a parent grain orientation from inherited variants for approximate (bcc-hcp) orientation relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the b/a phase transformation of Zy-4 in presence of applied stresses at heating. Analysis of the inherited microstructures and textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35, pp.401-405</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 302, pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111699v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution of high temperature parent textures of BCC and HCP polycrystals by a non linear positivity method</w:t>
               </w:r>
@@ -8971,51 +8971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.445-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9087,51 +9087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.445-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9298,51 +9298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33, pp.206-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10356,316 +10356,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05524442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature EBSD experiment applied to in-situ observation of phase transformation in steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maissa Fekih</w:t>
+                <w:t xml:space="preserve">Microstructural characterization of steels using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Lavrskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Charobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Loukachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgie Quel Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306580v1</w:t>
+                <w:t xml:space="preserve">hal-04306644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of steels using Convolutional Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mykola Lavrskyi</w:t>
+                <w:t xml:space="preserve">High temperature EBSD experiment applied to in-situ observation of phase transformation in steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Fekih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgie Quel Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306644v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature EBSD experiment applied to in-situ observation of phase transformation in steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,64 +10755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Lavrskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Loukachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10880,64 +10880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Lavrskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Loukachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10973,523 +10973,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced EBSD and Machine Learning to identify phase transformation products in Steels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de l’évolution des densités de dislocations et de nano-précipités dans une microstructure martensitique en fonction de la vitesse de trempe par HR-EBSD et A-ECCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Frincu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Á. O. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMS EBSD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, London (virtual), United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788370v1</w:t>
+                <w:t xml:space="preserve">hal-03918992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the robustness of an EBSD-data-based U-Net model to classify phase transformation products in Steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
+                <w:t xml:space="preserve">Microstructure refinement after nitrogen enrichment and austenite decomposition in a low-alloyed steel studied by EBSD and Laser Confocal Scanning Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhumanti Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Couturier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimonde Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st World Congress on Artificial Intelligence in Materials and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">PTM2022 - 8th International Conference on solid→solid Phase Transformations in inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788345v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure refinement after nitrogen enrichment and austenite decomposition in a low-alloyed steel studied by EBSD and Laser Confocal Scanning Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
+                <w:t xml:space="preserve">Advanced EBSD and Machine Learning to identify phase transformation products in Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Frincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM2022 - 8th International Conference on solid→solid Phase Transformations in inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Virtual, China</w:t>
+              <w:t xml:space="preserve">RMS EBSD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, London (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788390v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’évolution des densités de dislocations et de nano-précipités dans une microstructure martensitique en fonction de la vitesse de trempe par HR-EBSD et A-ECCI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ernould</w:t>
+                <w:t xml:space="preserve">Assessing the robustness of an EBSD-data-based U-Net model to classify phase transformation products in Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pachon</w:t>
+                <w:t xml:space="preserve">Bianca Frincu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">1st World Congress on Artificial Intelligence in Materials and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918992v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure et Propriété mécanique de l’acier 32CDV13 élaboré par fabrication additive : analyse de l’état brut de lasage et après traitements thermiques</w:t>
               </w:r>
@@ -11652,51 +11652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Frincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Anaheim, California, United States</w:t>
@@ -11751,51 +11751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11833,90 +11833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen enrichment on the austenite grain growth and decomposition upon cooling in low-alloy steels by in-situ characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhumanti Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florimonde Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12204,51 +12204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced EBSD to study phase transformation induced microstructures in carbon and nitrogen enriched 23MnCrMo steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhumanti Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12446,51 +12446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of bainitic and martensitic microstructures after nitrogen enrichment of a low alloyed steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhumanti Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13561,103 +13561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la repartition des pores intra-granulaires sur le comportement visco-plastique de l'UO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticite 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14174,51 +14174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructure on UO2 creep behavior: an EBSD study of grain fragmentationInfluence of microstructure on UO2 creep behavior: an EBSD study of grain fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14509,191 +14509,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of α Precipitation at β/β Grain Boundaries on α Microtexture in a β-Metastable Titanium Alloy with and without Previous Deformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Microtexture Analysis of a Ti10−2−3 product: for a Better Understanding of Local Variations in Mechanical Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mien Teixeira</w:t>
+                <w:t xml:space="preserve">Maria Rita Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Denand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duval T.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.405-414, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch63⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1943-1948, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513081v1</w:t>
+                <w:t xml:space="preserve">hal-01513021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced microtexture analysis of a Ti 10-2-3 product for better understanding of local variations in mechanical behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14721,187 +14717,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Mechanistic Behaviour of HCP Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, University of Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Microtexture Analysis of a Ti10−2−3 product: for a Better Understanding of Local Variations in Mechanical Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Rita Chini</w:t>
+                <w:t xml:space="preserve">Influence of α Precipitation at β/β Grain Boundaries on α Microtexture in a β-Metastable Titanium Alloy with and without Previous Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1943-1948, </w:t>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.405-414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513021v1</w:t>
+                <w:t xml:space="preserve">hal-01513081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the sub−surface microstructure of a Ti6Al4V tribopair evolves due to dry friction at high sliding velocity</w:t>
               </w:r>
@@ -15011,562 +15011,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of recent developments for parent microtexture reconstruction with Merengue 2 : Application to the analysis of the deformation substructure of austenite and its influence on microstructure inheritance in low carbon steels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Advanced EBSD and Accurate-ECCI can be applied to quantify sub-boundaries induced during dislocational creep of UO_2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">EBSD Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMS, Mar 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141087v1</w:t>
+                <w:t xml:space="preserve">cea-02442296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Advanced EBSD and Accurate-ECCI can be applied to quantify sub-boundaries induced during dislocational creep of UO_2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of recent developments for parent microtexture reconstruction with Merengue 2 : Application to the analysis of the deformation substructure of austenite and its influence on microstructure inheritance in low carbon steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBSD Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMS, Mar 2016, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">MSE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442296v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Debreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513122v1</w:t>
+                <w:t xml:space="preserve">hal-01513108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513108v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des liens entre la microstructure et les mécanismes d'endommagement par fluage du dioxyde d'uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15634,51 +15634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a sub-grain boundary using Accurate Electron Channeling Contrast Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Crimp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15742,103 +15742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-boundary characterization of crept uranium dioxide fuel pellets, by EBSD and ECCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CREEP 2015 - International Conference on Creep And Fracture Engineering Materials And Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
@@ -15893,51 +15893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16465,506 +16465,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the gamma to epsilon to alpha' variant selection induced by plastic deformation in 304 stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161952v1</w:t>
+                <w:t xml:space="preserve">hal-00161935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of metallic Ni (50.6 at%) Ti biomaterial by high current pulsed electron beam treatment</w:t>
+                <w:t xml:space="preserve">Cartographies d'orientations par MET/MEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Morawiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th International Symposium on Metastable and Nano Materials (ISMANAM), July 3-7, 2005, Paris, France (will be published in Journal of alloys and compounds)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.682-685</w:t>
+              <w:t xml:space="preserve">39° journées du GUMP-SEMPA : "Convergences TEM/SEM"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172211v1</w:t>
+                <w:t xml:space="preserve">hal-00161945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Barbier</w:t>
+                <w:t xml:space="preserve">Analysis of the gamma to epsilon to alpha' variant selection induced by plastic deformation in 304 stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161935v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies d'orientations par MET/MEB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+                <w:t xml:space="preserve">Surface modification of metallic Ni (50.6 at%) Ti biomaterial by high current pulsed electron beam treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Morawiec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39° journées du GUMP-SEMPA : "Convergences TEM/SEM"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">2th International Symposium on Metastable and Nano Materials (ISMANAM), July 3-7, 2005, Paris, France (will be published in Journal of alloys and compounds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.682-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161945v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture and microstructure evolution of a FeMnC TWIP steel during shearing</w:t>
               </w:r>
@@ -16976,77 +16976,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on shear behavior and mechanisms in materials plasticity, SHEAR2007, Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17190,414 +17190,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and characterization of hetero-nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">Analyse des évolutions de microstructures et de textures d'un acier FeMnC à effet TWIP lors de différents trajets de chargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A. Bernard</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">2006, pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129268v1</w:t>
+                <w:t xml:space="preserve">hal-00161931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high magnetic field on the melting texturation under low oxygen partial pressure of bulk YBa2Cu3O7-d</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">Processing and characterization of hetero-nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Algeria</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172238v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des évolutions de microstructures et de textures d'un acier FeMnC à effet TWIP lors de différents trajets de chargement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Barbier</w:t>
+                <w:t xml:space="preserve">Effect of high magnetic field on the melting texturation under low oxygen partial pressure of bulk YBa2Cu3O7-d</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.CD-ROM</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress in Materials Science and Engineering 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161931v1</w:t>
+                <w:t xml:space="preserve">hal-00172238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture and microstructure characterization of YBCO and NBCO bulk superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17678,51 +17678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD characterization on bulk YBa2Cu3O7-d samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17967,51 +17967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18390,1046 +18390,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and texture evolution of cold worked 304 stainless Steel Experimental and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">Variant Selection in Forged Titanium Alloys: Effect of Microscopic Grain Misorientations on the Formation of Macroscopic Regions with Similar Crystallographic Orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jahazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.405-410</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.523-XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161752v1</w:t>
+                <w:t xml:space="preserve">hal-00112383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta to alpha s variant selection in sharp hcp textured regions of a bimodal IMI834 billet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.663-668</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMAT Septembre 2005 - Prague - République Tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121285v1</w:t>
+                <w:t xml:space="preserve">hal-00161808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Modeling of some Variant Selection in BCC to HCP phase transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROMECHANICAL MODELLING OF MARTENSITIC TRANSFORMATION PLASTICITY IN 304 STAINLESS STEEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.1111-1120</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès « Plasticity » janvier 2005 Hawaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121286v1</w:t>
+                <w:t xml:space="preserve">hal-00111880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant Selection in Forged Titanium Alloys: Effect of Microscopic Grain Misorientations on the Formation of Macroscopic Regions with Similar Crystallographic Orientations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jan 2005, pp.523-XXX</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMAT Septembre 2005 - Prague - République Tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112383v1</w:t>
+                <w:t xml:space="preserve">hal-00111881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">beta microtexture analysis in correlation with hcp textured regions observed in a forged near alpha titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jahazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wanjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161808v1</w:t>
+                <w:t xml:space="preserve">hal-00112385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROMECHANICAL MODELLING OF MARTENSITIC TRANSFORMATION PLASTICITY IN 304 STAINLESS STEEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Plasticity » janvier 2005 Hawaï</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, United States</w:t>
+              <w:t xml:space="preserve">EUROMAT Septembre 2005 - Prague - République Tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111880v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Microstructure and texture evolution of cold worked 304 stainless Steel Experimental and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Czech Republic</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111881v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta microtexture analysis in correlation with hcp textured regions observed in a forged near alpha titanium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">beta to alpha s variant selection in sharp hcp textured regions of a bimodal IMI834 billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.663-668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wanjara</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00112385v1</w:t>
+                <w:t xml:space="preserve">hal-00121285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">Study and Modeling of some Variant Selection in BCC to HCP phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1111-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161754v1</w:t>
+                <w:t xml:space="preserve">hal-00121286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta microtexture analysis in correlation with hcp textured regions observed in a forged near alpha titanium alloy</w:t>
               </w:r>
@@ -19454,51 +19454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wanjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19621,103 +19621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and texture evolution of cold worked 304 stainless Steel Experimental and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19729,299 +19729,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of local texture and microstructure heterogeneities of a hot forged IMI 834 Ti Alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the bêta-&amp;gt;alpha Variant Selection in a Zy-4 Rod by Means of Specific Crystal Orientation Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Jahazi</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Chinese Symposium on Materials Science (6-7 février 2004, Metz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, France</w:t>
+              <w:t xml:space="preserve">France-Russia seminar "New achievements in Materials Science" Nancy les 27-29 Octobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111883v1</w:t>
+                <w:t xml:space="preserve">hal-00161747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the bêta-&amp;gt;alpha Variant Selection in a Zy-4 Rod by Means of Specific Crystal Orientation Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of local texture and microstructure heterogeneities of a hot forged IMI 834 Ti Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Bechade</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Russia seminar "New achievements in Materials Science" Nancy les 27-29 Octobre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">French-Chinese Symposium on Materials Science (6-7 février 2004, Metz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161747v1</w:t>
+                <w:t xml:space="preserve">hal-00111883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD study of strain induced martensite and retained austenite in 304 stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21160,254 +21160,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guery</w:t>
+                <w:t xml:space="preserve">Static and impact toughness properties of LB-PBF-built and heat treated 33CrMoV12 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perroud Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slama Meriem Ben Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872807v2</w:t>
+                <w:t xml:space="preserve">hal-03918896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and impact toughness properties of LB-PBF-built and heat treated 33CrMoV12 steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lambert Romain</w:t>
+                <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyram Tsekpuia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918896v1</w:t>
+                <w:t xml:space="preserve">hal-03872807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21680,51 +21680,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67DC91A7"/>
+    <w:nsid w:val="81A92DEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21911,51 +21911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0266-0499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150081693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05221037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05221046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05388017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Lavrskyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gu&#233;raud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115718" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Ors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03480629v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ben Saada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gouraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140817" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450484v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrp Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111638" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C Lenthe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Chini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Graef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Samih" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gilgert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crimp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.06.091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Saada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.08.042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan &#214;rs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Micha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717017150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Saada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponthiaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mansour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2017.09.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyang Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Hao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyu Dong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7110178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.02.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Ferdian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N'Guyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2917-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buirette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.09.048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kratsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.10.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513743v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourmail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. San Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.01.039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noyrez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.04.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.07.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5RMH9GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.08.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGC8D78-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Lamielle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Uta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.09.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Z. Hao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.08.092" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSGHL1J5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H50RNL8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.09.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LM3QHRM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03182.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161933v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Z. Yang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169868v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhash Dey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129270v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.01.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6MW3H3S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.043" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3NSRSH3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111807v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.03.044" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRZBWHT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(03)00318-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2C5PD45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerqueira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00328-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2C5H20-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moustafid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moustahfid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Sadoune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Graux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05223550v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Iltis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mathieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengru Zhao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306580v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306644v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charobert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loukachenko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306661v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788370v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frincu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788345v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788390v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumanti Mandal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;. O. Silva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918976v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulat Charlie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Romain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Meriem Ben Haj" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perroud Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788434v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442615v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205416v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442897v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442757v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380889v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112040" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02381002v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Puhorit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111090" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890317v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#214;rs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js. Micha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123717v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039964v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Saada" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165777v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Teixeira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch63" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148820v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Chini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513021v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval T." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch325" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513052v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassaing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faure" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch275" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03141087v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cobo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442296v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513167v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Omari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Saada" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491623v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513117v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boucard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cobo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945656v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102455v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320062v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilgert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320063v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172211v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161945v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morawiec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161951v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129268v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172238v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172248v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172237v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholinia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172247v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Grira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hofer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172243v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172219v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129271v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181744v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161752v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121285v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121286v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112383v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161808v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111880v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111881v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112385v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wanjara" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161754v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161809v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112382v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161807v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111883v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161747v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111882v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161745v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121268v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111801v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112376v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dewobroto" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111779v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112365v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Singh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111775v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165877v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626009v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Elmay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918896v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ034S" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335063v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0266-0499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150081693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05221037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05221046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05388017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Lavrskyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gu&#233;raud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115718" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Ors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03480629v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ben Saada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gouraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140817" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450484v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrp Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111638" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C Lenthe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Chini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Graef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Samih" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gilgert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Saada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.052" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crimp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.06.091" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.08.042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan &#214;rs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Micha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717017150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Saada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponthiaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mansour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2017.09.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyang Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Hao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyu Dong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7110178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.02.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Ferdian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N'Guyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2917-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buirette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.09.048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kratsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.10.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513743v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourmail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. San Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.01.039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noyrez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.04.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.07.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5RMH9GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.08.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGC8D78-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Lamielle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Uta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.09.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Z. Hao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.08.092" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSGHL1J5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H50RNL8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.09.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LM3QHRM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03182.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168895v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161933v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Z. Yang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169868v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhash Dey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129270v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.01.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6MW3H3S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.043" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3NSRSH3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111807v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.03.044" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRZBWHT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(03)00318-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2C5PD45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111698v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerqueira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00328-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2C5H20-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moustafid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moustahfid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Sadoune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Graux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05223550v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Iltis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mathieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengru Zhao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charobert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loukachenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306580v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306661v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918992v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;. O. Silva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumanti Mandal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frincu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918976v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulat Charlie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Romain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Meriem Ben Haj" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perroud Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788434v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442615v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205416v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442897v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442757v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380889v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112040" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02381002v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Puhorit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111090" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890317v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#214;rs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js. Micha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123717v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039964v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Saada" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165777v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513021v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Chini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval T." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch325" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148820v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513081v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Teixeira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch63" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513052v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassaing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faure" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch275" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03141087v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cobo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513167v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Omari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Saada" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491623v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513117v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boucard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cobo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945656v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102455v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320062v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilgert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320063v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161945v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morawiec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161952v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172211v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Zhang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161951v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129268v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172238v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172248v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172237v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholinia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172247v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Grira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hofer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172243v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172219v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129271v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181744v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112383v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161808v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111880v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111881v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112385v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wanjara" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161754v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161752v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121285v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121286v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161809v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112382v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161807v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161747v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111883v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111882v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161745v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121268v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111801v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112376v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dewobroto" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111779v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112365v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Singh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111775v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165877v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626009v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Elmay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918896v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ034S" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335063v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>