--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -998,161 +998,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
+                <w:t xml:space="preserve">Deep Learning for automated phase segmentation in EBSD maps. A case study in Dual Phase steel microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
+                <w:t xml:space="preserve">T Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">Rrp Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+                <w:t xml:space="preserve">S Breumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">M Salib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 208, pp.116762. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.111638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156360v1</w:t>
+                <w:t xml:space="preserve">hal-03450484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of key microstructural features influencing the localization of plastic deformation in Fe-TiB2 metal matrix composite</w:t>
               </w:r>
@@ -1190,501 +1190,501 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-021-06017-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intra-granular void distribution on the grain sub-structure of UO2 pellets after high temperature compression tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Iltis</w:t>
+                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gey</w:t>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Garcia</w:t>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152632⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.116762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993289v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge local elastic strains in bulk nanostructured pure zirconia materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taylan Ors</w:t>
+                <w:t xml:space="preserve">Influence of intra-granular void distribution on the grain sub-structure of UO2 pellets after high temperature compression tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Gouraud</w:t>
+                <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.140817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 545, pp.152632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124299v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for automated phase segmentation in EBSD maps. A case study in Dual Phase steel microstructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rrp Purushottam Raj Purohit</w:t>
+                <w:t xml:space="preserve">Huge local elastic strains in bulk nanostructured pure zirconia materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Breumier</w:t>
+                <w:t xml:space="preserve">Fanny Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Salib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184, pp.111638. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 806, pp.140817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.140817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450484v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Indexing of Overlap EBSD Patterns for Orientation-related Phases -Application to Titanium</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Cold Dwell Fatigue Crack Initiation Site in a β-Forged Ti-6242 Disk in Relation with Local Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Samih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1943,64 +1943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle interspacing effects on the mechanical behavior of a Fe–TiB2 metal matrix composite using FFT-based mesoscopic field dislocation mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,64 +2073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-viscoplastic tensile behavior of as-forged Ti-1023 alloy: Experiments and micromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,395 +2188,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain conditions on the grain sub-structuration in crept uranium dioxide pellets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of deformed parent grains from microstructure inherited by phase transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Saada</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.052⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339999v1</w:t>
+                <w:t xml:space="preserve">hal-02380651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation analysis of a complex sub-grain boundary in UO2 ceramic using accurate electron channelling contrast imaging in a scanning electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mansour</w:t>
+                <w:t xml:space="preserve">M. Crimp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (15), pp.18666-18671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.06.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of deformed parent grains from microstructure inherited by phase transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Influence of strain conditions on the grain sub-structuration in crept uranium dioxide pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Humbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.91-94. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 518, pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.08.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380651v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD-assisted Laue microdiffraction for microstrain analysis</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2722,77 +2722,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rita Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (7), pp.1227. </w:t>
@@ -2824,486 +2824,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of the effect of elastic and plastic anisotropies on the mechanical behavior of β-Ti alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">The effect of nanocrystallized surface on the tribocorrosion behavior of 304L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ponthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 394-395, pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353021v1</w:t>
+                <w:t xml:space="preserve">hal-02392339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of the effect of elastic and plastic anisotropies on the mechanical behavior of β-Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Lhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.88-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01883510v1</w:t>
+                <w:t xml:space="preserve">hal-02353021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nanocrystallized surface on the tribocorrosion behavior of 304L stainless steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Antar</w:t>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Elleuch</w:t>
+                <w:t xml:space="preserve">Kangying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ponthiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 394-395, pp.71-79. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392339v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-boundaries induced by dislocational creep in uranium dioxide analyzed by advanced diffraction and channeling electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical criteria to promote fast and selective a GB precipitation at b grain boundaries in b-metastable Ti-alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,90 +3618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new characterization approach for studying relationships between microstructure and creep damage mechanisms of uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3882,103 +3882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Granularization of Lath-Like Bainite in FeNiC Alloys During Isothermal Holding at Ms+20 K (+20 degrees C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (1), pp.15-18. </w:t>
@@ -4010,2040 +4010,2040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate electron channeling contrast analysis of a low angle sub-grain boundary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haithem Mansour</w:t>
+                <w:t xml:space="preserve">Evaluation of the orientation relations from misorientation between inherited variants: Application to ausformed martensite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Crimp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">Elodie Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.023⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513866v1</w:t>
+                <w:t xml:space="preserve">hal-01514142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micron resolution selected area electron channeling patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mansour</w:t>
+                <w:t xml:space="preserve">Chinese Script vs Plate-Like Precipitation of Beta-Al9Fe2Si2 Phase in an Al-6.5Si-1Fe Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deni Ferdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Chalal</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.004⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46A (7), pp.2814-2818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-015-2917-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514962v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution of uranium dioxide following compression creep tests: An EBSD and image analysis study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Iltis</w:t>
+                <w:t xml:space="preserve">Accurate electron channeling contrast analysis of a low angle sub-grain boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Crimp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.005⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514736v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the orientation relations from misorientation between inherited variants: Application to ausformed martensite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+                <w:t xml:space="preserve">Sub-micron resolution selected area electron channeling patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Crimp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514142v1</w:t>
+                <w:t xml:space="preserve">hal-01514962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese Script vs Plate-Like Precipitation of Beta-Al9Fe2Si2 Phase in an Al-6.5Si-1Fe Alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudie Josse</w:t>
+                <w:t xml:space="preserve">Microstructural evolution of uranium dioxide following compression creep tests: An EBSD and image analysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick N'Guyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">C. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46A (7), pp.2814-2818. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.426-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-015-2917-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213184v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of crack propagation mechanisms during Charpy impact toughness tests on both equiaxed and lamellar microstructures of Ti–6Al–4V titanium alloy</w:t>
+                <w:t xml:space="preserve">Potential and limitations of microanalysis SEM techniques to characterize borides in brazed Ni-based superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Buirette</w:t>
+                <w:t xml:space="preserve">José Ruiz-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julitte Huez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vassel</w:t>
+                <w:t xml:space="preserve">Pierre Noyrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.09.048⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513632v1</w:t>
+                <w:t xml:space="preserve">hal-01513630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate electron channeling contrast analysis of dislocations in fine grained bulk materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. A. Crimp</w:t>
+                <w:t xml:space="preserve">Study of crack propagation mechanisms during Charpy impact toughness tests on both equiaxed and lamellar microstructures of Ti–6Al–4V titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.03.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 618, pp.546-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503460v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sub-grains and low angle boundaries beyond the angular resolution of EBSD maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Salib</w:t>
+                <w:t xml:space="preserve">Accurate electron channeling contrast analysis of dislocations in fine grained bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Crimp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84-85, pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503888v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of silicon in tempered martensite: Understanding the microstructure-properties relationship in 0.5-0.6 wt.% C steels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. San Martin</w:t>
+                <w:t xml:space="preserve">Identification of sub-grains and low angle boundaries beyond the angular resolution of EBSD maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kratsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.01.039⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98, pp.66-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513743v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limitations of microanalysis SEM techniques to characterize borides in brazed Ni-based superalloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of silicon in tempered martensite: Understanding the microstructure-properties relationship in 0.5-0.6 wt.% C steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Noyrez</w:t>
+                <w:t xml:space="preserve">B. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mathieu</w:t>
+                <w:t xml:space="preserve">T. Sourmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bocher</w:t>
+                <w:t xml:space="preserve">D. San Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94, pp.46-57. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.169-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513630v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure development during isothermal brazing of Ni/BNi-2 couples</w:t>
+                <w:t xml:space="preserve">WC/Co composite surface structure and nano graphite precipitate induced by high current pulsed electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruiz-Vargas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
+                <w:t xml:space="preserve">S. Z. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.07.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 285 (B), pp.552-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.08.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501849v1</w:t>
+                <w:t xml:space="preserve">hal-01502123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification structure in pure zirconia liquid molten phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Humbert</w:t>
+                <w:t xml:space="preserve">Evaluation of macrozone dimensions by ultrasound and EBSD techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Uta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2012.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.08.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00783173v1</w:t>
+                <w:t xml:space="preserve">hal-01501438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transformation temperature on microtexture formation associated with alpha precipitation at beta grain boundaries in a beta metastable titanium alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure development during isothermal brazing of Ni/BNi-2 couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293814v1</w:t>
+                <w:t xml:space="preserve">hal-01501849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of macrozone dimensions by ultrasound and EBSD techniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solidification structure in pure zirconia liquid molten phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Uta</w:t>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501438v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WC/Co composite surface structure and nano graphite precipitate induced by high current pulsed electron beam irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Influence of transformation temperature on microtexture formation associated with alpha precipitation at beta grain boundaries in a beta metastable titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erol Lamielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.08.092⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (10), pp.3758-3768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01502123v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior characterization of high zirconia fused-cast refractories at high temperature : influence of the cooling stage on microstructural changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,77 +6145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of orientation relations occurring in phase transformation based on considering only the orientations of the variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6262,77 +6262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and orientation determination of parent cubic domains from electron backscattered diffraction maps of monoclinic pure zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 235 (1), pp.Pages 67-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6564,77 +6564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 500 (1-2), pp.196 - 206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6681,90 +6681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD for analysing the twinning microstructure in fine-grained TWIP steels and its influence on work hardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6783,135 +6783,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic melt process and texture analysis of high temperature superconductor YBa2Cu3O7-delta for electrical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">Reliability of reconstructed beta-orientation maps in titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Esling</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107, p. 1129-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168895v1</w:t>
+                <w:t xml:space="preserve">hal-00169867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation behavior and microstructure/texture evolution of an annealed 304 AISI stainless steel sheet. Experimental and micromechanical modeling</w:t>
               </w:r>
@@ -6949,51 +6957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23(2), pp.323-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7044,51 +7052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,51 +7151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the gamma - epsilon - alpha' variant selection induced by 10% plastic deformation in 304 stainless steel at -60°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7245,566 +7253,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of Ni(50.6at. %)Ti by high current pulsed electron beam treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+                <w:t xml:space="preserve">Magnetic melt process and texture analysis of high temperature superconductor YBa2Cu3O7-delta for electrical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 434, pp.682-685</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353, pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161950v1</w:t>
+                <w:t xml:space="preserve">hal-00168895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of parent orientation maps in advanced titanium based alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Humbert</w:t>
+                <w:t xml:space="preserve">Surface modification of Ni(50.6at. %)Ti by high current pulsed electron beam treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Z. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 227, pp. 284-291</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434, pp.682-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169868v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation behavior and microstructure/texture evolution of an annealed 304 AISI stainless steel sheet. Experimental and micromechanical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">Determination of parent orientation maps in advanced titanium based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhash Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.323-341</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 227, pp. 284-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129270v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of reconstructed beta-orientation maps in titanium alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+                <w:t xml:space="preserve">Deformation behavior and microstructure/texture evolution of an annealed 304 AISI stainless steel sheet. Experimental and micromechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.323-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00169867v1</w:t>
+                <w:t xml:space="preserve">hal-00129270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the variant selection in sharp textured regions of bimodal IMI 834 billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7842,103 +7842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated method to analyze separately the microtextures of primary alpha p grains and the secondary alpha s inherited colonies in bimodal titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54, pp.216-222</w:t>
@@ -7967,90 +7967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sharp microtexture heterogeneities in a bimodal IMI 834 billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36A (12), pp.3291-3299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8198,311 +8198,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the béta-&amp;gt;alpha variant selection for a zircalloy-4 rod heated to the béta transus in presence or not of an axial tensile stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature tempering behaviors in a structural steel under high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Bechade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.3467-3474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2004.03.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111748v1</w:t>
+                <w:t xml:space="preserve">hal-00111807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature tempering behaviors in a structural steel under high magnetic field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the béta-&amp;gt;alpha variant selection for a zircalloy-4 rod heated to the béta transus in presence or not of an axial tensile stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 328, pp.137-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00111807v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity-based model of the variant selection observed on the béta - alpha phase transformation of a Zircalloy-4 sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8574,51 +8574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD data analysis to built the crystal orientation map of the parent béta phase from the alpha inherited one application to the study of the béta - alpha variant selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38(6), pp.1289-1294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8656,51 +8656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD data analysis to built the crystal orientation map of the parent béta phase from the alpha inherited one application to the study of the béta - alpha variant selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38, pp.1289-1294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8719,303 +8719,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calculation of a parent grain orientation from inherited variants for approximate (bcc-hcp) orientation relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Study of the b/a phase transformation of Zy-4 in presence of applied stresses at heating. Analysis of the inherited microstructures and textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35, pp.401-405</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 302, pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111699v1</w:t>
+                <w:t xml:space="preserve">hal-00111698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the b/a phase transformation of Zy-4 in presence of applied stresses at heating. Analysis of the inherited microstructures and textures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The calculation of a parent grain orientation from inherited variants for approximate (bcc-hcp) orientation relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 302, pp.175-184</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.401-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111698v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution of high temperature parent textures of BCC and HCP polycrystals by a non linear positivity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.445-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9031,107 +9018,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161741v1</w:t>
+                <w:t xml:space="preserve">hal-00111758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution of high temperature parent textures of BCC and HCP polycrystals by a non linear positivity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.445-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9147,94 +9147,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111758v1</w:t>
+                <w:t xml:space="preserve">hal-00161741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the alpha to beta phase transformation of a Ti-6Al-4V sheet by means of texture change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Moustafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9272,77 +9272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non linear positive method to reconstruct the parent textures from the inherited textures in phase transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33, pp.206-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9380,77 +9380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the a to b phase transformation of a Ti-6Al-4V sheet by means of texture change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moustahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42, pp.525-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9501,519 +9501,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du clivage des aciers faiblement alliés par une approche locale explicite de la rupture</w:t>
+                <w:t xml:space="preserve">Modeling of low alloy steels cleavage with an explicit local approach to fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Graux</w:t>
+                <w:t xml:space="preserve">A. Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mathieu</w:t>
+                <w:t xml:space="preserve">J.-P. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313073v1</w:t>
+                <w:t xml:space="preserve">hal-05224806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’EBSD à Haute Résolution angulaire sur l’étude de la sous-structuration des grains du combustible UO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du clivage des aciers faiblement alliés par une approche locale explicite de la rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Maurin</w:t>
+                <w:t xml:space="preserve">Alexis Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223550v1</w:t>
+                <w:t xml:space="preserve">hal-05313073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature EBSD experiment versus Crystallographic reconstruction to study phase transformation induced microstructures - Application examples for steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Germain</w:t>
+                <w:t xml:space="preserve">Apport de l’EBSD à Haute Résolution angulaire sur l’étude de la sous-structuration des grains du combustible UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piette</w:t>
+                <w:t xml:space="preserve">Xavière Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Sornin</w:t>
+                <w:t xml:space="preserve">Claire Onofri-Marroncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOTOM 2024 - 20th international conference on textures of materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05516020v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of low alloy steels cleavage with an explicit local approach to fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Billel Sadoune</w:t>
+                <w:t xml:space="preserve">High temperature EBSD experiment versus Crystallographic reconstruction to study phase transformation induced microstructures - Application examples for steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Fekih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Graux</w:t>
+                <w:t xml:space="preserve">Michel Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Mathieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">ICOTOM 2024 - 20th international conference on textures of materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224806v1</w:t>
+                <w:t xml:space="preserve">cea-05516020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning applied to EBSD; State of the art and perspective</w:t>
               </w:r>
@@ -10146,51 +10146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,51 +10267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10513,51 +10513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10634,64 +10634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10973,398 +10973,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’évolution des densités de dislocations et de nano-précipités dans une microstructure martensitique en fonction de la vitesse de trempe par HR-EBSD et A-ECCI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced EBSD and Machine Learning to identify phase transformation products in Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Á. O. Silva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bianca Frincu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">RMS EBSD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, London (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918992v1</w:t>
+                <w:t xml:space="preserve">hal-03788370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure refinement after nitrogen enrichment and austenite decomposition in a low-alloyed steel studied by EBSD and Laser Confocal Scanning Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’évolution des densités de dislocations et de nano-précipités dans une microstructure martensitique en fonction de la vitesse de trempe par HR-EBSD et A-ECCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Á. O. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhumanti Mandal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florimonde Lebel</w:t>
+                <w:t xml:space="preserve">A. Pachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM2022 - 8th International Conference on solid→solid Phase Transformations in inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Virtual, China</w:t>
+              <w:t xml:space="preserve">Conférence internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788390v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced EBSD and Machine Learning to identify phase transformation products in Steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Salib</w:t>
+                <w:t xml:space="preserve">Microstructure refinement after nitrogen enrichment and austenite decomposition in a low-alloyed steel studied by EBSD and Laser Confocal Scanning Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhumanti Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Frincu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florimonde Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMS EBSD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, London (virtual), United Kingdom</w:t>
+              <w:t xml:space="preserve">PTM2022 - 8th International Conference on solid→solid Phase Transformations in inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788370v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the robustness of an EBSD-data-based U-Net model to classify phase transformation products in Steels</w:t>
               </w:r>
@@ -11389,51 +11389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Frincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11613,90 +11613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging EBSD data for phase transformation product quantification in low carbon steels by deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Frincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Anaheim, California, United States</w:t>
@@ -11751,51 +11751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11833,90 +11833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen enrichment on the austenite grain growth and decomposition upon cooling in low-alloy steels by in-situ characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhumanti Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florimonde Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11958,90 +11958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Convolutional Neural Networks be trained on EBSD data to classify phase transformation products in Steels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rrp Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Salib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12131,51 +12131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris [Online], France</w:t>
@@ -12204,51 +12204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced EBSD to study phase transformation induced microstructures in carbon and nitrogen enriched 23MnCrMo steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhumanti Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12325,90 +12325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Deep Learning to EBSD data for the discrimination of phase transformation products in Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Martinez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rrp Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Salib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12446,77 +12446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of bainitic and martensitic microstructures after nitrogen enrichment of a low alloyed steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhumanti Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12561,2347 +12561,2347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to quantify the single-crystal elastic constants in a polycrystalline β metastable titanium alloy</w:t>
+                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.Purushottam Raj Purohit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyon J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berbenni S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS BOSTON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boston [Online], United States</w:t>
+              <w:t xml:space="preserve">TMS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082855v1</w:t>
+                <w:t xml:space="preserve">hal-03044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for fast and selective α precipitation at β grain boundaries in Ti-alloys Consequence for in-service microstructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to quantify the single-crystal elastic constants in a polycrystalline β metastable titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th World Conference on Titanium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS BOSTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boston [Online], United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380889v2</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Genée Genée</w:t>
+                <w:t xml:space="preserve">Criteria for fast and selective α precipitation at β grain boundaries in Ti-alloys Consequence for in-service microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Berbenni S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032112040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044948v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress partitioning in a near-β Titanium alloy induced by elastic and plastic phase anisotropies: experimental and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safaa Lhadi</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th World Conference on Titanium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381002v2</w:t>
+                <w:t xml:space="preserve">hal-02360502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Stress partitioning in a near-β Titanium alloy induced by elastic and plastic phase anisotropies: experimental and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Puhorit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.11090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032111090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040096v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360502v1</w:t>
+                <w:t xml:space="preserve">hal-03040096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of elastic anisotropy on the fatigue behavior of near-βtitanium alloys thanks to an elasto-viscoplastic self-consistent model</w:t>
+                <w:t xml:space="preserve">Effet de l’anisotropie élastique de la phase β sur le comportement mécanique en traction des alliages de titane β–métastables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Germain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082822v1</w:t>
+                <w:t xml:space="preserve">hal-03082779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Genée</w:t>
+                <w:t xml:space="preserve">Effect of elastic anisotropy on the fatigue behavior of near-βtitanium alloys thanks to an elasto-viscoplastic self-consistent model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 12th International Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040147v1</w:t>
+                <w:t xml:space="preserve">hal-03082822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la repartition des pores intra-granulaires sur le comportement visco-plastique de l'UO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Maloufi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticite 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338938v1</w:t>
+                <w:t xml:space="preserve">hal-03040147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’anisotropie élastique de la phase β sur le comportement mécanique en traction des alliages de titane β–métastables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Germain</w:t>
+                <w:t xml:space="preserve">Influence de la repartition des pores intra-granulaires sur le comportement visco-plastique de l'UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Plasticite 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082779v1</w:t>
+                <w:t xml:space="preserve">cea-02338938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures par microdiffraction Laue de distributions de déformations élastiques au sein de briques de zircone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An affine elastic-viscoplastic self-consistent model to study incompatibility stresses in near beta-Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière RX2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Material Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890317v1</w:t>
+                <w:t xml:space="preserve">hal-03082847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of granularization of lath-like bainite during isothermal holding : How chemistry and initial microstructure impact the granularization kinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Zhu</w:t>
+                <w:t xml:space="preserve">Advanced parent reconstruction : an efficient tool to optimize TMTs by a better control of the parent and subsequent inherited microtexture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">18th International Conference on Texture of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, St George Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123717v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach for analyzing sub-boundaries induced during dislocational creep of uranium dioxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavière Iltis</w:t>
+                <w:t xml:space="preserve">Mesures par microdiffraction Laue de distributions de déformations élastiques au sein de briques de zircone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Örs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Js. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière RX2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039964v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructure on UO2 creep behavior: an EBSD study of grain fragmentationInfluence of microstructure on UO2 creep behavior: an EBSD study of grain fragmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Iltis</w:t>
+                <w:t xml:space="preserve">Evidence of granularization of lath-like bainite during isothermal holding : How chemistry and initial microstructure impact the granularization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2017 : European congress and exhibition on advanced materials and processes</w:t>
+              <w:t xml:space="preserve">Euromat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165777v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affine elastic-viscoplastic self-consistent model to study incompatibility stresses in near beta-Ti alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Multi-scale approach for analyzing sub-boundaries induced during dislocational creep of uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Material Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082847v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced parent reconstruction : an efficient tool to optimize TMTs by a better control of the parent and subsequent inherited microtexture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of microstructure on UO2 creep behavior: an EBSD study of grain fragmentationInfluence of microstructure on UO2 creep behavior: an EBSD study of grain fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Texture of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, St George Utah, United States</w:t>
+              <w:t xml:space="preserve">Euromat 2017 : European congress and exhibition on advanced materials and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123890v1</w:t>
+                <w:t xml:space="preserve">hal-03165777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Microtexture Analysis of a Ti10−2−3 product: for a Better Understanding of Local Variations in Mechanical Behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of α Precipitation at β/β Grain Boundaries on α Microtexture in a β-Metastable Titanium Alloy with and without Previous Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rita Chini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Mien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1943-1948, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch325⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.405-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513021v1</w:t>
+                <w:t xml:space="preserve">hal-01513081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced microtexture analysis of a Ti 10-2-3 product for better understanding of local variations in mechanical behavior.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Advanced Microtexture Analysis of a Ti10−2−3 product: for a Better Understanding of Local Variations in Mechanical Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Germain</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Andrieu</w:t>
+                <w:t xml:space="preserve">S Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duval T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mechanistic Behaviour of HCP Alloys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1943-1948, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148820v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of α Precipitation at β/β Grain Boundaries on α Microtexture in a β-Metastable Titanium Alloy with and without Previous Deformation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denand</w:t>
+                <w:t xml:space="preserve">Advanced microtexture analysis of a Ti 10-2-3 product for better understanding of local variations in mechanical behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Mechanistic Behaviour of HCP Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, University of Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513081v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the sub−surface microstructure of a Ti6Al4V tribopair evolves due to dry friction at high sliding velocity</w:t>
               </w:r>
@@ -15017,103 +15017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Advanced EBSD and Accurate-ECCI can be applied to quantify sub-boundaries induced during dislocational creep of UO_2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBSD Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMS, Mar 2016, Manchester, United Kingdom</w:t>
@@ -15168,77 +15168,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15257,1714 +15257,1714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t>
+                <w:t xml:space="preserve">Deformation substructure of austenite evaluated by crystallographic reconstruction and its influence on microstructure inheritance in low carbon steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Debreux</w:t>
+                <w:t xml:space="preserve">E Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Danoix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+                <w:t xml:space="preserve">S. Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513108v1</w:t>
+                <w:t xml:space="preserve">hal-01513117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Debreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513122v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre la microstructure et les mécanismes d'endommagement par fluage du dioxyde d'uranium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Saada</w:t>
+                <w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque STPMF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01513167v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a sub-grain boundary using Accurate Electron Channeling Contrast Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Etude des liens entre la microstructure et les mécanismes d'endommagement par fluage du dioxyde d'uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. A. Crimp</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;M Meeting 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Portland, OR, United States. pp.601-602</w:t>
+              <w:t xml:space="preserve">Colloque STPMF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513039v1</w:t>
+                <w:t xml:space="preserve">emse-01513167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-boundary characterization of crept uranium dioxide fuel pellets, by EBSD and ECCI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Characterization of a sub-grain boundary using Accurate Electron Channeling Contrast Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Crimp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CREEP 2015 - International Conference on Creep And Fracture Engineering Materials And Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">M&amp;M Meeting 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Portland, OR, United States. pp.601-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02491623v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation substructure of austenite evaluated by crystallographic reconstruction and its influence on microstructure inheritance in low carbon steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Cobo</w:t>
+                <w:t xml:space="preserve">Sub-boundary characterization of crept uranium dioxide fuel pellets, by EBSD and ECCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">CREEP 2015 - International Conference on Creep And Fracture Engineering Materials And Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513117v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02491623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding microstructure/properties relationships related to the thermomechanical behavior of high zirconia refractories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Crystallographic texture on high zirconia refractories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Hazotte</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennal Worldwide Refractories Congress Recognized as the Unified International Technical Conference on Refractories (UNITECR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.ISBN: 978-1-118-83703-0</w:t>
+              <w:t xml:space="preserve">CIMTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945656v1</w:t>
+                <w:t xml:space="preserve">hal-01102455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic texture on high zirconia refractories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Understanding microstructure/properties relationships related to the thermomechanical behavior of high zirconia refractories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">13th Biennal Worldwide Refractories Congress Recognized as the Unified International Technical Conference on Refractories (UNITECR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.ISBN: 978-1-118-83703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102455v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBSD analyses of dwell fracture surface in titanium alloy IMI 834</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Characterisation of texture heterogeneities in Titanium alloy IMI834 Influence on cold dwell fatigue properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Uta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gilgert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Plasticity: from mechanisms to design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.315-322</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Textures of Materials (ICOTOM 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320062v1</w:t>
+                <w:t xml:space="preserve">hal-00320063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of texture heterogeneities in Titanium alloy IMI834 Influence on cold dwell fatigue properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">EBSD analyses of dwell fracture surface in titanium alloy IMI 834</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Uta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gilgert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Textures of Materials (ICOTOM 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States</w:t>
+              <w:t xml:space="preserve">Fatigue and Plasticity: from mechanisms to design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320063v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Barbier</w:t>
+                <w:t xml:space="preserve">Analysis of the gamma to epsilon to alpha' variant selection induced by plastic deformation in 304 stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161935v1</w:t>
+                <w:t xml:space="preserve">hal-00161952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies d'orientations par MET/MEB</w:t>
+                <w:t xml:space="preserve">Surface modification of metallic Ni (50.6 at%) Ti biomaterial by high current pulsed electron beam treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+                <w:t xml:space="preserve">K.M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39° journées du GUMP-SEMPA : "Convergences TEM/SEM"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">2th International Symposium on Metastable and Nano Materials (ISMANAM), July 3-7, 2005, Paris, France (will be published in Journal of alloys and compounds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.682-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161945v1</w:t>
+                <w:t xml:space="preserve">hal-00172211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the gamma to epsilon to alpha' variant selection induced by plastic deformation in 304 stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161952v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of metallic Ni (50.6 at%) Ti biomaterial by high current pulsed electron beam treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographies d'orientations par MET/MEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Morawiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th International Symposium on Metastable and Nano Materials (ISMANAM), July 3-7, 2005, Paris, France (will be published in Journal of alloys and compounds)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.682-685</w:t>
+              <w:t xml:space="preserve">39° journées du GUMP-SEMPA : "Convergences TEM/SEM"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172211v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture and microstructure evolution of a FeMnC TWIP steel during shearing</w:t>
               </w:r>
@@ -16989,64 +16989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on shear behavior and mechanisms in materials plasticity, SHEAR2007, Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17071,90 +17071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of texture heterogeneities in titanium alloy IMI834</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Uta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17235,64 +17235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -17308,309 +17308,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and characterization of hetero-nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">Effect of high magnetic field on the melting texturation under low oxygen partial pressure of bulk YBa2Cu3O7-d</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.CD-Rom</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress in Materials Science and Engineering 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129268v1</w:t>
+                <w:t xml:space="preserve">hal-00172238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high magnetic field on the melting texturation under low oxygen partial pressure of bulk YBa2Cu3O7-d</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">Processing and characterization of hetero-nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Algeria</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172238v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture and microstructure characterization of YBCO and NBCO bulk superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17678,103 +17678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD characterization on bulk YBa2Cu3O7-d samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gholinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference and Workshop on EBSD, Oxford 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
@@ -17816,51 +17816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fault current limiter structures Au/YBCO/CeO2/Al2O3 by AFM, XRD and EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17941,51 +17941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par EBSD d'un dépôt supraconducteur de type YBaCuO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18053,90 +18053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence et caractérisation des hétérogénéités de textures dans l'alliage de titane IMI 834 de microstructure bimodale à vocation aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Uta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18174,90 +18174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence et caractérisation des hétérogénéités de textures dans l'alliage de titane IMI 834 de microstructure bimodale à vocation aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Uta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18288,77 +18288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of parent orientation maps in advanced titanium based alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhash Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18390,913 +18390,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant Selection in Forged Titanium Alloys: Effect of Microscopic Grain Misorientations on the Formation of Macroscopic Regions with Similar Crystallographic Orientations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+                <w:t xml:space="preserve">Microstructure and texture evolution of cold worked 304 stainless Steel Experimental and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jan 2005, pp.523-XXX</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112383v1</w:t>
+                <w:t xml:space="preserve">hal-00161752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">Variant Selection in Forged Titanium Alloys: Effect of Microscopic Grain Misorientations on the Formation of Macroscopic Regions with Similar Crystallographic Orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jahazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.523-XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161808v1</w:t>
+                <w:t xml:space="preserve">hal-00112383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROMECHANICAL MODELLING OF MARTENSITIC TRANSFORMATION PLASTICITY IN 304 STAINLESS STEEL</w:t>
+                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Plasticity » janvier 2005 Hawaï</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, United States</w:t>
+              <w:t xml:space="preserve">EUROMAT Septembre 2005 - Prague - République Tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111880v1</w:t>
+                <w:t xml:space="preserve">hal-00161808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
+                <w:t xml:space="preserve">MICROMECHANICAL MODELLING OF MARTENSITIC TRANSFORMATION PLASTICITY IN 304 STAINLESS STEEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT Septembre 2005 - Prague - République Tchèque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès « Plasticity » janvier 2005 Hawaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111881v1</w:t>
+                <w:t xml:space="preserve">hal-00111880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta microtexture analysis in correlation with hcp textured regions observed in a forged near alpha titanium alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Wanjara</w:t>
+                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Jan 2005, pp.127-132</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMAT Septembre 2005 - Prague - République Tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112385v1</w:t>
+                <w:t xml:space="preserve">hal-00111881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Petit</w:t>
+                <w:t xml:space="preserve">beta microtexture analysis in correlation with hcp textured regions observed in a forged near alpha titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jahazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wanjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161754v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and texture evolution of cold worked 304 stainless Steel Experimental and Modelling</w:t>
+                <w:t xml:space="preserve">DEFORMATION BEHAVIOUR OF 304 STAINLESS STEEL EXPERIMENTAL AND MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.405-410</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMAT Septembre 2005 - Prague - République Tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161752v1</w:t>
+                <w:t xml:space="preserve">hal-00161754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta to alpha s variant selection in sharp hcp textured regions of a bimodal IMI834 billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19327,77 +19327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and Modeling of some Variant Selection in BCC to HCP phase transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.1111-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19415,90 +19415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta microtexture analysis in correlation with hcp textured regions observed in a forged near alpha titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wanjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19533,77 +19533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY AND MODELLING OF SOME VARIANT SELECTIONS IN BCC TO HCP PHASE TRANSFORMATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan 2005, pp.1111-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19647,51 +19647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19729,204 +19729,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the bêta-&amp;gt;alpha Variant Selection in a Zy-4 Rod by Means of Specific Crystal Orientation Maps</w:t>
+                <w:t xml:space="preserve">EBSD study of strain induced martensite and retained austenite in 304 stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Russia seminar "New achievements in Materials Science" Nancy les 27-29 Octobre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">ITAP 2, Metz (F), 7-9 july 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161747v1</w:t>
+                <w:t xml:space="preserve">hal-00111882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of local texture and microstructure heterogeneities of a hot forged IMI 834 Ti Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19958,191 +19945,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBSD study of strain induced martensite and retained austenite in 304 stainless steel</w:t>
+                <w:t xml:space="preserve">Analysis of the bêta-&amp;gt;alpha Variant Selection in a Zy-4 Rod by Means of Specific Crystal Orientation Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITAP 2, Metz (F), 7-9 july 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, France</w:t>
+              <w:t xml:space="preserve">France-Russia seminar "New achievements in Materials Science" Nancy les 27-29 Octobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111882v1</w:t>
+                <w:t xml:space="preserve">hal-00161747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture and microstructure analysis of an IMI 834 alloy after thermomechanical processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20173,90 +20173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture and microstructure analysis of an IMI 834 alloy after thermomechanical processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20307,77 +20307,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the beta to alpha variant selection in a Zy-4 rod by means of specific crystal orientation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Texture et Microscopie" du 20 au 21 juin 2002 à Metz (poster)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20598,77 +20598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the béta to alpha variant selection in a Zr4 rod by means of specific crystal orientation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1759-1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20699,51 +20699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cold rolling on transition texture of commercially pure titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20787,51 +20787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des microstructures et des textures obtenues par changement de phase béta vers alpha à l'aide de cartographies d'orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Automne 2001 - SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20888,103 +20888,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach for analyzing sub-boundaries induced during dislocational creep of uranium dioxide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lyon, France. </w:t>
@@ -21160,254 +21160,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and impact toughness properties of LB-PBF-built and heat treated 33CrMoV12 steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lambert Romain</w:t>
+                <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyram Tsekpuia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918896v1</w:t>
+                <w:t xml:space="preserve">hal-03872807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guery</w:t>
+                <w:t xml:space="preserve">Static and impact toughness properties of LB-PBF-built and heat treated 33CrMoV12 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perroud Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slama Meriem Ben Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872807v2</w:t>
+                <w:t xml:space="preserve">hal-03918896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21680,51 +21680,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81A92DEC"/>
+    <w:nsid w:val="3CDEEC68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21911,51 +21911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0266-0499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150081693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05221037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05221046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05388017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Lavrskyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gu&#233;raud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115718" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Ors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03480629v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ben Saada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gouraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140817" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450484v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrp Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111638" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C Lenthe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Chini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Graef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Samih" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gilgert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Saada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.052" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crimp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.06.091" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.08.042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan &#214;rs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Micha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717017150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Saada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponthiaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mansour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2017.09.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyang Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Hao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyu Dong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7110178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.02.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Ferdian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N'Guyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2917-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buirette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.09.048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kratsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.10.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513743v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourmail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. San Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.01.039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noyrez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.04.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.07.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5RMH9GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.08.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGC8D78-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Lamielle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Uta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.09.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Z. Hao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.08.092" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSGHL1J5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H50RNL8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.09.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LM3QHRM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03182.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168895v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161933v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Z. Yang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169868v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhash Dey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129270v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.01.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6MW3H3S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.043" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3NSRSH3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111807v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.03.044" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRZBWHT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(03)00318-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2C5PD45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111698v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerqueira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00328-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2C5H20-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moustafid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moustahfid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Sadoune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Graux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05223550v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Iltis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mathieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengru Zhao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charobert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loukachenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306580v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306661v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918992v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;. O. Silva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumanti Mandal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frincu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918976v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulat Charlie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Romain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Meriem Ben Haj" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perroud Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788434v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442615v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205416v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442897v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442757v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380889v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112040" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02381002v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Puhorit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111090" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890317v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#214;rs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js. Micha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123717v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039964v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Saada" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165777v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513021v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Chini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval T." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch325" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148820v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513081v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Teixeira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch63" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513052v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassaing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faure" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch275" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03141087v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cobo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513167v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Omari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Saada" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491623v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513117v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boucard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cobo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945656v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102455v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320062v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilgert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320063v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161945v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morawiec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161952v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172211v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Zhang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161951v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129268v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172238v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172248v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172237v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholinia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172247v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Grira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hofer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172243v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172219v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129271v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181744v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112383v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161808v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111880v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111881v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112385v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wanjara" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161754v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161752v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121285v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121286v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161809v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112382v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161807v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161747v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111883v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111882v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161745v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121268v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111801v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112376v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dewobroto" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111779v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112365v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Singh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111775v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165877v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626009v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Elmay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918896v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ034S" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335063v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0266-0499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150081693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05221037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Fekih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05221046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05388017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Lavrskyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gu&#233;raud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115718" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Ors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03480629v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frincu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450484v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrp Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breumier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111638" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ben Saada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152632" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gouraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.140817" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C Lenthe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Chini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Graef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Samih" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gilgert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.08.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crimp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.06.091" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Saada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan &#214;rs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Micha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717017150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Saada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponthiaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.10.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mansour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2017.09.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyang Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Hao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyu Dong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7110178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.02.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Chalal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Perez-Willard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Ferdian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N'Guyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2917-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Crimp" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noyrez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.04.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buirette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.09.048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.03.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503888v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kratsch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourmail" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. San Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.01.039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Z. Hao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.08.092" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSGHL1J5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Uta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.09.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.07.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5RMH9GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.08.021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGC8D78-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Lamielle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H50RNL8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.09.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LM3QHRM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03182.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.01.012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6MW3H3S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161933v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Z. Yang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhash Dey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.043" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3NSRSH3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111807v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.03.044" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRZBWHT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(03)00318-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2C5PD45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerqueira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111758v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00328-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2C5H20-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161741v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moustafid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moustahfid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Sadoune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mathieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313073v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Graux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05223550v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Iltis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516020v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengru Zhao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04787676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05524442v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charobert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loukachenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306580v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306661v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04306648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788370v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frincu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918992v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;. O. Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788390v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumanti Mandal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918976v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulat Charlie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Romain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Meriem Ben Haj" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perroud Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788434v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442615v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205416v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442897v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442757v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380889v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112040" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02381002v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Puhorit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111090" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123890v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890317v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#214;rs" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js. Micha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039964v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Saada" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165777v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Teixeira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch63" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513021v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Chini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval T." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch325" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148820v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513052v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassaing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faure" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch275" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03141087v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cobo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513117v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boucard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cobo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513167v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Omari" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Saada" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513039v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491623v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102455v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945656v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320063v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320062v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilgert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172211v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161945v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morawiec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161951v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bescond" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172238v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129268v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172248v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172237v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholinia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172247v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Grira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hofer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172243v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172219v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129271v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181744v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161752v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112383v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161808v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111880v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112385v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wanjara" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161754v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121285v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121286v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161809v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112382v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161807v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111882v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111883v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161747v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161745v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121268v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111801v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112376v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dewobroto" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111779v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112365v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Singh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111775v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165877v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626009v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Elmay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03918896v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ034S" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335063v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>