--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -1938,256 +1938,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntuiGéo&amp;quot; : Éditeur de figures géométriques à main levée pour l’apprentissage de la géométrie sur tablette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Corbillé</w:t>
+                <w:t xml:space="preserve">Real-time interpretation of geometric shapes for digital learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t>
+              <w:t xml:space="preserve">in Proc. ICPRAI (Int. Conf. on PR &amp; AI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montreal, Canada. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900050v1</w:t>
+                <w:t xml:space="preserve">hal-01816617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time interpretation of geometric shapes for digital learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IntuiGéo&amp;quot; : Éditeur de figures géométriques à main levée pour l’apprentissage de la géométrie sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICPRAI (Int. Conf. on PR &amp; AI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montreal, Canada. pp.31-36</w:t>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816617v1</w:t>
+                <w:t xml:space="preserve">hal-01900050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage incrémental et reconnaissance d'écriture manuscrite à la volée</w:t>
               </w:r>
@@ -4581,50 +4581,54 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Union’s Horizon 2020 research and innovation programme. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -4851,51 +4855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFD3803"/>
+    <w:nsid w:val="A6C0009F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4999,51 +5003,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A4FE4C7A"/>
+    <w:nsid w:val="6C8F93DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5233,51 +5237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://istic.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-intuidoc.irisa.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corbill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-022-00409-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0225-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etienne-Mastroianni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chidiac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nerdeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01917888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.250" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129595v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203527_0008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_24" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://istic.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-intuidoc.irisa.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corbill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-022-00409-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0225-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etienne-Mastroianni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chidiac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nerdeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01917888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.250" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129595v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203527_0008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_24" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>