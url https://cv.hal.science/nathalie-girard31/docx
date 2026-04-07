--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1008,51 +1008,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former ensemble doctorant et encadrant(s) à l’INRA, un institut de recherche pluridisciplinaire et finalisé</w:t>
+                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
@@ -2132,356 +2132,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
+                <w:t xml:space="preserve">Knowledge at the boundary between science and society: a review of the use of farmers’ knowledge in agricultural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sarandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.949-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00058-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629900v1</w:t>
+                <w:t xml:space="preserve">hal-02630286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge at the boundary between science and society: a review of the use of farmers’ knowledge in agricultural development</w:t>
+                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00058-8⟩</w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.155-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630286v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
+                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couix</w:t>
+                <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gross</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Sarandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.155-172. </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (7), pp.824-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633059v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
               </w:r>
@@ -2701,51 +2701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3316,77 +3316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing theory and use of management tools for sustainable agri-environmental livestock practices: the case of the pastoral value in the French Pyrenees mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (5), pp.550-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (2), pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5798,51 +5798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie en Argentine et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7025,51 +7025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie au cœur des interrogations sur la coexistence entre modèles de développement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,208 +7373,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les connaissances pour l'action dans les organisations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formaliser des prototypes de comportement d'agriculteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ingénierie des connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.389-412, 2005</w:t>
+              <w:t xml:space="preserve">Ingénierie des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2005, 978-2-7475-8240-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263019v1</w:t>
+                <w:t xml:space="preserve">hal-02833038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaliser des prototypes de comportement d'agriculteurs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les connaissances pour l'action dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2005, 978-2-7475-8240-7</w:t>
+              <w:t xml:space="preserve">L'ingénierie des connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.389-412, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833038v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les connaissances pour l'action dans les organisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7776,178 +7776,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “didactique professionnelle augmentée” pour accompagner et former les professionnels de la transition agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encadrer des doctorants : analyse des situations de travail et effets formatifs d'ateliers de codéveloppement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque internationale de didactique professionnelle</w:t>
+              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165556v1</w:t>
+                <w:t xml:space="preserve">hal-05294532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadrer des doctorants : analyse des situations de travail et effets formatifs d'ateliers de codéveloppement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La “didactique professionnelle augmentée” pour accompagner et former les professionnels de la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
+              <w:t xml:space="preserve">7e colloque internationale de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294532v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche psychosociale clinique de l’engagement dans de nouvelles pratiques professionnelles. L’exemple d’éleveurs en contexte de transition agroécologique en France</w:t>
               </w:r>
@@ -8035,260 +8035,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et circulation des connaissances relatives au Bien-Etre Animal au sein d'un Living-Lab : le cas du Living-Lab Lapin (3L)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doré</w:t>
+                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRC 19èmes Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187491v1</w:t>
+                <w:t xml:space="preserve">hal-04200491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Duval</w:t>
+                <w:t xml:space="preserve">Production et circulation des connaissances relatives au Bien-Etre Animal au sein d'un Living-Lab : le cas du Living-Lab Lapin (3L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Gallino-Visman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
+              <w:t xml:space="preserve">JRC 19èmes Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200491v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens du travail et dynamique d'engagement d'éleveurs dans des pratiques agroécologiques : une approche psychosociale clinique</w:t>
               </w:r>
@@ -8382,64 +8382,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8602,103 +8602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association RPDP, Jun 2022, Lausanne, Suisse. 17p</w:t>
@@ -8721,312 +8721,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What guides the ecological management of animal health? A categorization approach of the advisory networks built by dairy farmers</w:t>
+                <w:t xml:space="preserve">Comment et pourquoi les patients mobilisent-ils une multiplicité de professionnels de santé ? Une approche par les systèmes de prescription en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISESSAH 2021 online conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">9ème colloque santé L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business school, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752022v1</w:t>
+                <w:t xml:space="preserve">hal-03338816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pourquoi les patients mobilisent-ils une multiplicité de professionnels de santé ? Une approche par les systèmes de prescription en élevage</w:t>
+                <w:t xml:space="preserve">Quel environnement social en élevage pour l'apprentissage d'une gestion agroécologique de la santé des troupeaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque santé L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business school, Jun 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338816v1</w:t>
+                <w:t xml:space="preserve">hal-03564334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel environnement social en élevage pour l'apprentissage d'une gestion agroécologique de la santé des troupeaux ?</w:t>
+                <w:t xml:space="preserve">What guides the ecological management of animal health? A categorization approach of the advisory networks built by dairy farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISESSAH 2021 online conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564334v1</w:t>
+                <w:t xml:space="preserve">hal-03752022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training for alternative livestock practices: from agroecological to educational innovation</w:t>
               </w:r>
@@ -9265,221 +9265,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éducation du regard dans les processus de valuation : une approche bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">12e Colloque International de l’AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884253v1</w:t>
+                <w:t xml:space="preserve">hal-02918915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation du regard dans les processus de valuation : une approche bibliographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque International de l’AGeCSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918915v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des professionnels à un nouveau regard sur les objets de l’activité : exploration bibliographique et illustration à partir d’un réseau d’éleveurs</w:t>
               </w:r>
@@ -10046,247 +10046,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing reflexivity in the PhD student – supervisor(s) system: An innovative training programme in a French research institute</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IntuiScript : suivi et aide à l'apprentissage de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Developments in Doctoral Education &amp; Training (ICDDET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Stratford-upon-Avon, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594777v1</w:t>
+                <w:t xml:space="preserve">hal-01551684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntuiScript : suivi et aide à l'apprentissage de l'écriture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing reflexivity in the PhD student – supervisor(s) system: An innovative training programme in a French research institute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Developments in Doctoral Education &amp; Training (ICDDET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Stratford-upon-Avon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551684v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de généricité au sein d'une communauté hybride. Le cas d'un réseau d'éleveurs agroécologiques</w:t>
               </w:r>
@@ -10544,64 +10544,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practising agroecology : management principles drawn from small farming in Misiones (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago J Sarandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10702,247 +10702,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment qualifier les ressources des espaces pastoraux pour une gestion agri-environnementale ? Analyse des outils mobilisés et témoignage d’un praticien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive strategies of cattle livestock farmers facing multiple uncertainties in a district of the Argentinian pampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison L. Delsalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos R. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G G. Hang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PSDR-Midi Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803864v1</w:t>
+                <w:t xml:space="preserve">hal-01004312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive strategies of cattle livestock farmers facing multiple uncertainties in a district of the Argentinian pampa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment qualifier les ressources des espaces pastoraux pour une gestion agri-environnementale ? Analyse des outils mobilisés et témoignage d’un praticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G G. Hang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Brau-Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque PSDR-Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004312v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t>
               </w:r>
@@ -11049,51 +11049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El uso de los recursos locales en la agricultura familiar y su problemática. Elementos del estudio de casos en Provincia de Buenos Aires y Misiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Interra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR AGrosystèmes et développement terrItoRial (1248)., Nov 2012, Monte-Carlo, Mónaco. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11112,191 +11112,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to analyse management tools for sustainable agri-environmental livestock practices: application to the pastoral value in the French Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Analyzing management tools for sustainable agri-environmental livestock practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Lublin, Poland. 805 p</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Lublin, Poland. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747394v1</w:t>
+                <w:t xml:space="preserve">hal-02802557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing management tools for sustainable agri-environmental livestock practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary approach to analyse management tools for sustainable agri-environmental livestock practices: application to the pastoral value in the French Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Lublin, Poland. 3 p</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Lublin, Poland. 805 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802557v1</w:t>
+                <w:t xml:space="preserve">hal-02747394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des interactions entre gestion de populations animales locales et valorisation de celles-ci. Bilan du projet SOQRAL</w:t>
               </w:r>
@@ -11407,77 +11407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lógica y saberes campesinos en dos localidades ubicadas en la zona Norte del Alto Paraná, Misiones, Argentina: aportes para la producción agroecológica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago J Sarandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11571,51 +11571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11765,51 +11765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11877,90 +11877,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des démarches de diagnostic multi-usage de territoire : Comment en rendre compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Arraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur Pour et Sur le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bombannes, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12024,51 +12024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12123,90 +12123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des démarches de diagnostic multi-usage de territoire : Comment en rendre compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Arraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur Pour et Sur le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Carcans, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12257,51 +12257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12378,51 +12378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12490,51 +12490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12965,77 +12965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building shared knowledge at the frontier between pastoral and environmental management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13365,597 +13365,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à accompagner des projets singuliers de gestion de l'espace. Quels cadres théoriques pour rendre compte des pratiques et connaissances en situation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grille-répertoires et cartes cognitives pour expliciter des &amp;quot;construits&amp;quot; dans des groupes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SdC 2006 - Semaine de la Connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752164v1</w:t>
+                <w:t xml:space="preserve">hal-02757750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grille-répertoires et cartes cognitives pour expliciter des &amp;quot;construits&amp;quot; dans des groupes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à accompagner des projets singuliers de gestion de l'espace. Quels cadres théoriques pour rendre compte des pratiques et connaissances en situation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SdC 2006 - Semaine de la Connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757750v1</w:t>
+                <w:t xml:space="preserve">hal-02752164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From farm advisory work to new practices faciliting learning in rural areas. The case of a saffron association in south-west France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans les exploitations d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761105v1</w:t>
+                <w:t xml:space="preserve">hal-02758832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser une activité collective combinant différentes échelles de temps : l'organisation du travail en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Dedieu</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées francophones d'Ingénierie des Connaissances IC'2004</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583478v1</w:t>
+                <w:t xml:space="preserve">hal-00380576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans les exploitations d'élevage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From farm advisory work to new practices faciliting learning in rural areas. The case of a saffron association in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758832v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser une activité collective combinant différentes échelles de temps : l'organisation du travail en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+              <w:t xml:space="preserve">15èmes journées francophones d'Ingénierie des Connaissances IC'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380576v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans des exploitations d'élevage</w:t>
               </w:r>
@@ -14196,51 +14196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
@@ -14485,51 +14485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaining mutual knowledge on modes of intervention : a critical learning issue for collective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14580,51 +14580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des connaissances pour l'action dans les organisations. Quelle ingénierie des connaissances pour assister l'activité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15982,51 +15982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9E5521F"/>
+    <w:nsid w:val="0A64045B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16213,51 +16213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-girard31" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1036-0010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168041308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ramat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00193-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00058-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.049.0049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.161.0031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263019v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187491v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallino-Visman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752022v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918916v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labarthe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J Sarandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison L. Delsalle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos R. Perez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G. Hang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820116v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753869v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arraz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arraz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753824v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boisseau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lassalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752169v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820628v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761105v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labatut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380576v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584087v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758972v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teulier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765070v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768863v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Barbier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765530v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769441v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775117v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777554v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776126v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-girard31" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1036-0010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168041308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ramat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00193-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00058-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.049.0049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.161.0031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294532v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187491v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallino-Visman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918916v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labarthe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J Sarandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison L. Delsalle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos R. Perez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G. Hang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803864v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820116v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753869v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arraz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arraz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753824v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boisseau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lassalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752169v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820628v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757750v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752164v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758832v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labatut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584087v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758972v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teulier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765070v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768863v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Barbier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765530v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769441v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775117v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777554v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776126v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>