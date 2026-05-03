--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2132,486 +2132,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge at the boundary between science and society: a review of the use of farmers’ knowledge in agricultural development</w:t>
+                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Noseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sarandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00058-8⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (7), pp.824-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630286v1</w:t>
+                <w:t xml:space="preserve">hal-02629900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633059v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
+                <w:t xml:space="preserve">Knowledge at the boundary between science and society: a review of the use of farmers’ knowledge in agricultural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sarandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.949-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00058-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629900v1</w:t>
+                <w:t xml:space="preserve">hal-02630286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Berthet</w:t>
+                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.155-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198281v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les connaissances pour tenir compte des nouveaux enjeux industriels. L’exemple de la transition écologique des systèmes agricoles</w:t>
               </w:r>
@@ -2675,77 +2675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination of genetic progress: a key aspect of genetic improvement of local breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2870,51 +2870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline and Change: How Technologies and Organizational Routines Interact in New Practice Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3091,51 +3091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,77 +3316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing theory and use of management tools for sustainable agri-environmental livestock practices: the case of the pastoral value in the French Pyrenees mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (5), pp.550-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3787,77 +3787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active role of instruments in articulating knowing and knowledge: the case of animal qualification practices in breeding organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (2), pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.36-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4541,424 +4541,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de l'analyse fonctionnelle des systèmes d'alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorising combinations of farmers land use practices : an approach based on examples of sheep farms in the south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moulin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 167, pp.337-363</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.425-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679905v1</w:t>
+                <w:t xml:space="preserve">hal-02680416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorising combinations of farmers land use practices : an approach based on examples of sheep farms in the south of France</w:t>
+                <w:t xml:space="preserve">Categorising combinations of farmers' land use practices: an approach based on examples of sheep farms in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 21, pp.425-459</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 21 (5), pp.435-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2001136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680416v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorising combinations of farmers' land use practices: an approach based on examples of sheep farms in the south of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport de l'analyse fonctionnelle des systèmes d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167, pp.337-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886130v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling expert knowledge with knowledge-based systems to design decision aids. The example of a knowledge-based model on grazing management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59, pp.123-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5173,51 +5173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework to identify the diversity of farmer strategies and responses to uncertainty in sheep farming systems of southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systemist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 19 (3), pp.111-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5458,51 +5458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la Recherche-Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 39, pp.60-72</w:t>
@@ -5531,90 +5531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d'élevage ovin préalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Etudes et Recherches sur les Systèmes Agraires et le Développement, 27, 380 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5798,51 +5798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie en Argentine et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,77 +6163,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle à base de connaissances d'experts sur les stratégies d'alimentation. Les acquis méthodologiques issus d'un travail de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7025,51 +7025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie au cœur des interrogations sur la coexistence entre modèles de développement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,51 +7215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae Educagri Editions, 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7297,51 +7297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ruralité choisie : cultiver du safran dans le Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7606,165 +7606,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalising categories of farms in learning situations. An experience in building a typology of land use in sheep farming</w:t>
+                <w:t xml:space="preserve">Structurer la description des cas et élaborer un langage pour guider l'acquisition des connaissances : une expérience en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cow up a tree. Knowing and learning for change in agriculture. Case studies from industrialised countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 2000, Science Update, 2-7380-0929-8</w:t>
+              <w:t xml:space="preserve">Ingénierie des connaissances, évolutions récentes et nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eyrolles Editions, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834980v1</w:t>
+                <w:t xml:space="preserve">hal-02840495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer la description des cas et élaborer un langage pour guider l'acquisition des connaissances : une expérience en agronomie</w:t>
+                <w:t xml:space="preserve">Formalising categories of farms in learning situations. An experience in building a typology of land use in sheep farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des connaissances, évolutions récentes et nouveaux défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eyrolles Editions, 2000</w:t>
+              <w:t xml:space="preserve">Cow up a tree. Knowing and learning for change in agriculture. Case studies from industrialised countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 2000, Science Update, 2-7380-0929-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840495v1</w:t>
+                <w:t xml:space="preserve">hal-02834980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7776,519 +7776,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadrer des doctorants : analyse des situations de travail et effets formatifs d'ateliers de codéveloppement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La “didactique professionnelle augmentée” pour accompagner et former les professionnels de la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
+              <w:t xml:space="preserve">7e colloque internationale de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294532v1</w:t>
+                <w:t xml:space="preserve">hal-05165556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “didactique professionnelle augmentée” pour accompagner et former les professionnels de la transition agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encadrer des doctorants : analyse des situations de travail et effets formatifs d'ateliers de codéveloppement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque internationale de didactique professionnelle</w:t>
+              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165556v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche psychosociale clinique de l’engagement dans de nouvelles pratiques professionnelles. L’exemple d’éleveurs en contexte de transition agroécologique en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Faurie</w:t>
+                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187515v1</w:t>
+                <w:t xml:space="preserve">hal-04200491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+                <w:t xml:space="preserve">Production et circulation des connaissances relatives au Bien-Etre Animal au sein d'un Living-Lab : le cas du Living-Lab Lapin (3L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallino-Visman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
+              <w:t xml:space="preserve">JRC 19èmes Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200491v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et circulation des connaissances relatives au Bien-Etre Animal au sein d'un Living-Lab : le cas du Living-Lab Lapin (3L)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doré</w:t>
+                <w:t xml:space="preserve">Approche psychosociale clinique de l’engagement dans de nouvelles pratiques professionnelles. L’exemple d’éleveurs en contexte de transition agroécologique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRC 19èmes Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187491v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens du travail et dynamique d'engagement d'éleveurs dans des pratiques agroécologiques : une approche psychosociale clinique</w:t>
               </w:r>
@@ -8376,329 +8376,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Duval</w:t>
+                <w:t xml:space="preserve">Links between the advisory system built by dairy farmers and their representations of the agroecological management of animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
+              <w:t xml:space="preserve">14TH EUROPEAN IFSA SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959972v1</w:t>
+                <w:t xml:space="preserve">hal-03752049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between the advisory system built by dairy farmers and their representations of the agroecological management of animal health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eulalie Ramat</w:t>
+                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14TH EUROPEAN IFSA SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752049v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association RPDP, Jun 2022, Lausanne, Suisse. 17p</w:t>
@@ -8721,489 +8721,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pourquoi les patients mobilisent-ils une multiplicité de professionnels de santé ? Une approche par les systèmes de prescription en élevage</w:t>
+                <w:t xml:space="preserve">What guides the ecological management of animal health? A categorization approach of the advisory networks built by dairy farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque santé L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business school, Jun 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISESSAH 2021 online conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338816v1</w:t>
+                <w:t xml:space="preserve">hal-03752022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel environnement social en élevage pour l'apprentissage d'une gestion agroécologique de la santé des troupeaux ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+                <w:t xml:space="preserve">Training for alternative livestock practices: from agroecological to educational innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelleine Mirabal-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture (ISWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564334v1</w:t>
+                <w:t xml:space="preserve">hal-03981329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What guides the ecological management of animal health? A categorization approach of the advisory networks built by dairy farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+                <w:t xml:space="preserve">The construction of the meaning of work for livestock farmers engaged in the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISESSAH 2021 online conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">2nd international symposium on work in agriculture (ISWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752022v1</w:t>
+                <w:t xml:space="preserve">hal-03171582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training for alternative livestock practices: from agroecological to educational innovation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+                <w:t xml:space="preserve">Quel environnement social en élevage pour l'apprentissage d'une gestion agroécologique de la santé des troupeaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture (ISWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981329v1</w:t>
+                <w:t xml:space="preserve">hal-03564334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of the meaning of work for livestock farmers engaged in the agroecological transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Berrier</w:t>
+                <w:t xml:space="preserve">Comment et pourquoi les patients mobilisent-ils une multiplicité de professionnels de santé ? Une approche par les systèmes de prescription en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international symposium on work in agriculture (ISWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9ème colloque santé L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business school, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171582v1</w:t>
+                <w:t xml:space="preserve">hal-03338816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens accordé aux activités lors d'une transition professionnelle</w:t>
               </w:r>
@@ -9265,372 +9265,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation du regard dans les processus de valuation : une approche bibliographique</w:t>
+                <w:t xml:space="preserve">Former des professionnels à un nouveau regard sur les objets de l’activité : exploration bibliographique et illustration à partir d’un réseau d’éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque International de l’AGeCSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918915v1</w:t>
+                <w:t xml:space="preserve">hal-02918916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sens accordé aux activités lors d’une transition professionnelle : le cas d’éleveurs en transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Changement et professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure de Formation de l’Enseignement Agricole (ENSFEA). FRA., Dec 2019, Auzeville, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884253v1</w:t>
+                <w:t xml:space="preserve">hal-02457190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des professionnels à un nouveau regard sur les objets de l’activité : exploration bibliographique et illustration à partir d’un réseau d’éleveurs</w:t>
+                <w:t xml:space="preserve">L’éducation du regard dans les processus de valuation : une approche bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Didactique Professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12e Colloque International de l’AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918916v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens accordé aux activités lors d’une transition professionnelle : le cas d’éleveurs en transition agroécologique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement et professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure de Formation de l’Enseignement Agricole (ENSFEA). FRA., Dec 2019, Auzeville, France. 9 p</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457190v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’intelligence professionnelle en recherche : des situations de travail des doctorants et encadrants à un dispositif de formation pour favoriser la réussite de leurs apprentissages croisés</w:t>
               </w:r>
@@ -10544,64 +10544,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practising agroecology : management principles drawn from small farming in Misiones (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago J Sarandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10702,398 +10702,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive strategies of cattle livestock farmers facing multiple uncertainties in a district of the Argentinian pampa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment qualifier les ressources des espaces pastoraux pour une gestion agri-environnementale ? Analyse des outils mobilisés et témoignage d’un praticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison L. Delsalle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Brau-Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque PSDR-Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004312v1</w:t>
+                <w:t xml:space="preserve">hal-02803864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment qualifier les ressources des espaces pastoraux pour une gestion agri-environnementale ? Analyse des outils mobilisés et témoignage d’un praticien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa E. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brau-Nogué</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PSDR-Midi Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803864v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive strategies of cattle livestock farmers facing multiple uncertainties in a district of the Argentinian pampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison L. Delsalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos R. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa E. Berthet</w:t>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Barnaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G G. Hang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000432v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El uso de los recursos locales en la agricultura familiar y su problemática. Elementos del estudio de casos en Provincia de Buenos Aires y Misiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Interra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR AGrosystèmes et développement terrItoRial (1248)., Nov 2012, Monte-Carlo, Mónaco. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11118,51 +11118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing management tools for sustainable agri-environmental livestock practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11200,51 +11200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to analyse management tools for sustainable agri-environmental livestock practices: application to the pastoral value in the French Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11407,77 +11407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lógica y saberes campesinos en dos localidades ubicadas en la zona Norte del Alto Paraná, Misiones, Argentina: aportes para la producción agroecológica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago J Sarandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11526,290 +11526,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil agricole au carrefour du développement sectoriel et du développement territorial : accompagner l’activité agricole en situation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of cooperation regimes for the management of common goods. The case of animal genetic resources in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Group for Organizational Studies - EGOS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758495v1</w:t>
+                <w:t xml:space="preserve">hal-02820116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of cooperation regimes for the management of common goods. The case of animal genetic resources in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le conseil agricole au carrefour du développement sectoriel et du développement territorial : accompagner l’activité agricole en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Organizational Studies - EGOS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal. 31 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820116v1</w:t>
+                <w:t xml:space="preserve">hal-02758495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing collaborative design in the management of animal genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11877,90 +11877,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des démarches de diagnostic multi-usage de territoire : Comment en rendre compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Arraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur Pour et Sur le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bombannes, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12024,51 +12024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12123,90 +12123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des démarches de diagnostic multi-usage de territoire : Comment en rendre compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Arraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur Pour et Sur le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Carcans, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12231,77 +12231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of diffusion management for local breeds selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12339,90 +12339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure connaissance des usages des outils de sélection pour piloter la gestion collective des races ovines laitières locales en Pyrénées-Atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12458,584 +12458,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual practices to cooperation modes in a collective breeding organisation : the case of local sheep breed management in Western-Pyrenees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codifying and categorizing individual strategies as practices: a cognitive group-based methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European IFSA Symposium - Empowerment of the rural actors : A renewal of farming systems perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">24. EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753824v1</w:t>
+                <w:t xml:space="preserve">hal-02820628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining agroecological knowledge and empirical knowing to build pastoral management guidelines within multipurpose land use.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danielle Lassalle</w:t>
+                <w:t xml:space="preserve">Articulating knowing and knowledge: the role of instrumentation in learning processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland congress, 8 International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
+              <w:t xml:space="preserve">European Group for Organization Studies 2008 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753655v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a shared diagnosis of land use within a multi-stakeholder platform in a pastoral mountainous area in the western Pyrenees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Magda</w:t>
+                <w:t xml:space="preserve">From individual practices to cooperation modes in a collective breeding organisation : the case of local sheep breed management in Western-Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gascouat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Lassalle</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland Congress, 8. International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
+              <w:t xml:space="preserve">8. European IFSA Symposium - Empowerment of the rural actors : A renewal of farming systems perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752169v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codifying and categorizing individual strategies as practices: a cognitive group-based methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">Combining agroecological knowledge and empirical knowing to build pastoral management guidelines within multipurpose land use.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gascouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. 26 p</w:t>
+              <w:t xml:space="preserve">21. International Grassland congress, 8 International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820628v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulating knowing and knowledge: the role of instrumentation in learning processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
+                <w:t xml:space="preserve">Building a shared diagnosis of land use within a multi-stakeholder platform in a pastoral mountainous area in the western Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gascouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Organization Studies 2008 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. 39 p</w:t>
+              <w:t xml:space="preserve">21. International Grassland Congress, 8. International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820325v1</w:t>
+                <w:t xml:space="preserve">hal-02752169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building shared knowledge at the frontier between pastoral and environmental management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13060,51 +13060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of aesthetic practices in scientific animal breeding activities. The interplay between technology-embedded knowledge and knowing in a heterogeneous organizational context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13149,921 +13149,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers participating in the designing of a whole farm model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+                <w:t xml:space="preserve">Building dynamic capabilities by means of routine creation: the case of a technological breeding routine in sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">23. European Group for Organizational Studies Colloquium (EGOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755073v1</w:t>
+                <w:t xml:space="preserve">hal-02820272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building dynamic capabilities by means of routine creation: the case of a technological breeding routine in sheep farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
+                <w:t xml:space="preserve">Farmers participating in the designing of a whole farm model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. European Group for Organizational Studies Colloquium (EGOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 30 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820272v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grille-répertoires et cartes cognitives pour expliciter des &amp;quot;construits&amp;quot; dans des groupes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à accompagner des projets singuliers de gestion de l'espace. Quels cadres théoriques pour rendre compte des pratiques et connaissances en situation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SdC 2006 - Semaine de la Connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757750v1</w:t>
+                <w:t xml:space="preserve">hal-02752164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à accompagner des projets singuliers de gestion de l'espace. Quels cadres théoriques pour rendre compte des pratiques et connaissances en situation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grille-répertoires et cartes cognitives pour expliciter des &amp;quot;construits&amp;quot; dans des groupes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SdC 2006 - Semaine de la Connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752164v1</w:t>
+                <w:t xml:space="preserve">hal-02757750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans les exploitations d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Dedieu</w:t>
+                <w:t xml:space="preserve">From farm advisory work to new practices faciliting learning in rural areas. The case of a saffron association in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dobremez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">S. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758832v1</w:t>
+                <w:t xml:space="preserve">hal-02761105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser une activité collective combinant différentes échelles de temps : l'organisation du travail en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+              <w:t xml:space="preserve">15èmes journées francophones d'Ingénierie des Connaissances IC'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380576v1</w:t>
+                <w:t xml:space="preserve">hal-02583478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From farm advisory work to new practices faciliting learning in rural areas. The case of a saffron association in south-west France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans des exploitations d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Session de la Société Française d'Economie Rurale (SFER) Les systèmes de production agricole : performances, évolutions, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lille, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761105v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser une activité collective combinant différentes échelles de temps : l'organisation du travail en élevage</w:t>
+                <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans les exploitations d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées francophones d'Ingénierie des Connaissances IC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.115-126</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583478v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans des exploitations d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Dedieu</w:t>
+                <w:t xml:space="preserve">Modéliser une activité collective combinant différentes échelles de temps : l'organisation du travail en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session de la Société Française d'Economie Rurale (SFER) Les systèmes de production agricole : performances, évolutions, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lille, France. pp.15</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584087v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoir-faire pour une relance des produits de terroir: de belles infidèles</w:t>
               </w:r>
@@ -14196,51 +14196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
@@ -14485,51 +14485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaining mutual knowledge on modes of intervention : a critical learning issue for collective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14839,51 +14839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the role of rangelands in sustaining sheep farming systems in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14921,51 +14921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework to identify the diversity of farmer strategies and responses to uncertainty in sheep farming systems of southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15141,51 +15141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les éleveurs intègrent ils l'espace dans leurs stratégies ? Une proposition d'analyse et de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15249,51 +15249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à base de connaissances de systèmes d'élevage en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Aberdeen, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15387,51 +15387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mode d'exploitation parcellaire pour définir et référencer les ressources au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15495,51 +15495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge-based system to investigate grazing management practices in livestock farming in mediterranean areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Rangeland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15558,290 +15558,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des relations entre stratégie et pilotage dans les systèmes fourragers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisations de la culture de la luzerne en region mediterraneenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775117v1</w:t>
+                <w:t xml:space="preserve">hal-02777554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisations de la culture de la luzerne en region mediterraneenne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation des relations entre stratégie et pilotage dans les systèmes fourragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Lusignan, France</w:t>
+              <w:t xml:space="preserve">Symposium international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777554v1</w:t>
+                <w:t xml:space="preserve">hal-02775117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques aux choix de gestion en elevage ovin prealpin : un apport methodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15982,51 +15982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A64045B"/>
+    <w:nsid w:val="FCF74AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16213,51 +16213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-girard31" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1036-0010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168041308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ramat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00193-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00058-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.049.0049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.161.0031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294532v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187491v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallino-Visman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918916v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labarthe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J Sarandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison L. Delsalle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos R. Perez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G. Hang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803864v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820116v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753869v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arraz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arraz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753824v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boisseau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lassalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752169v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820628v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757750v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752164v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758832v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labatut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584087v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758972v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teulier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765070v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768863v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Barbier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765530v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769441v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775117v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777554v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776126v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-girard31" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1036-0010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168041308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ramat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00193-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00058-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.049.0049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.161.0031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187491v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallino-Visman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752022v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564334v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labarthe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J Sarandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004312v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison L. Delsalle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos R. Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G. Hang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820116v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753869v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arraz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arraz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820628v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boisseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753655v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lassalle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761105v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labatut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584087v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758832v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380576v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758972v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teulier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765070v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768863v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Barbier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765530v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769441v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777554v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775117v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776126v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>