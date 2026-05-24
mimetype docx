--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1471,177 +1471,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des connaissances pour et sur la transformation des systèmes agricoles. Retours sur une école-chercheurs interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting transition toward conservation agriculture: a framework to analyze the learning processes of farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2017055⟩</w:t>
+              <w:t xml:space="preserve">Hungarian Geographical Bulletin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15201/hungeobull.66.1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685933v1</w:t>
+                <w:t xml:space="preserve">hal-01607843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDEN, an innovative training programme in a French research institute to develop reflexivity in the PhD student – supervisor(s) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1650,968 +1620,998 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoral Education Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Spring 2017, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting transition toward conservation agriculture: a framework to analyze the learning processes of farmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire des connaissances pour et sur la transformation des systèmes agricoles. Retours sur une école-chercheurs interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hungarian Geographical Bulletin </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (1), pp.65-76. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.276-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15201/hungeobull.66.1.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607843v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et mobiliser différentes formes de connaissances pour et sur la transformation des systèmes agricoles : regards interdisciplinaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser les liens entre qualification et gestion des ressources : une analyse comparative d’instruments de gestion des végétations en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Goulet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629658v1</w:t>
+                <w:t xml:space="preserve">hal-01604696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les liens entre qualification et gestion des ressources : une analyse comparative d’instruments de gestion des végétations en élevage</w:t>
+                <w:t xml:space="preserve">Les sciences sociales: leurs concepts et leurs méthodes au service de la production et le partage de savoirs agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.45-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604696v1</w:t>
+                <w:t xml:space="preserve">hal-01602255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales: leurs concepts et leurs méthodes au service de la production et le partage de savoirs agronomiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produire et mobiliser différentes formes de connaissances pour et sur la transformation des systèmes agricoles : regards interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jankwoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.45-47</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.209-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602255v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
+                <w:t xml:space="preserve">Knowledge at the boundary between science and society: a review of the use of farmers’ knowledge in agricultural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sarandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.949-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00058-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629900v1</w:t>
+                <w:t xml:space="preserve">hal-02630286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Berthet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.155-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198281v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge at the boundary between science and society: a review of the use of farmers’ knowledge in agricultural development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00058-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630286v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
+                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couix</w:t>
+                <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gross</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Sarandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.155-172. </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (7), pp.824-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633059v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les connaissances pour tenir compte des nouveaux enjeux industriels. L’exemple de la transition écologique des systèmes agricoles</w:t>
               </w:r>
@@ -2669,252 +2669,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of genetic progress: a key aspect of genetic improvement of local breeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Categorizing stakeholders’ practices with repertory grids for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetic Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2078633612000367⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.161.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641998v1</w:t>
+                <w:t xml:space="preserve">hal-02642504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing stakeholders’ practices with repertory grids for sustainable development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissemination of genetic progress: a key aspect of genetic improvement of local breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (1), pp.31-48. </w:t>
+              <w:t xml:space="preserve">Animal Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.161.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2078633612000367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642504v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline and Change: How Technologies and Organizational Routines Interact in New Practice Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,64 +2974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3091,51 +3091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,382 +3193,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00873175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l'animal sélectionnable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+                <w:t xml:space="preserve">Analyzing theory and use of management tools for sustainable agri-environmental livestock practices: the case of the pastoral value in the French Pyrenees mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.013.0302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (5), pp.550-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10440046.2011.579840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939686v1</w:t>
+                <w:t xml:space="preserve">hal-02652106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing theory and use of management tools for sustainable agri-environmental livestock practices: the case of the pastoral value in the French Pyrenees mountains</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accompagner l'activité agricole dans les territoires : au carrefour entre le développement sectoriel et le développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10440046.2011.579840⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2011.0502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652106v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l'activité agricole dans les territoires : au carrefour entre le développement sectoriel et le développement territorial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire l'animal sélectionnable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie J. Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (5), pp.395-399. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.302-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2011.0502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.013.0302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649458v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre élevages et écosystèmes naturels ?. Lecture croisée en milieu aride et tropical</w:t>
               </w:r>
@@ -3787,77 +3787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active role of instruments in articulating knowing and knowledge: the case of animal qualification practices in breeding organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (2), pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4148,165 +4148,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégoriser les pratiques d'agriculteurs pour reformuler un problème en partenariat. Une proposition méthodologique.</w:t>
+                <w:t xml:space="preserve">Entre connaissance et organisation: l’activité collective. L’entreprise face au défi de la connaissance. Compte-rendu de lecture de l’ouvrage: Régine Teulier, Philippe Lorino (Eds) La Découverte, coll. « Recherches », 2005, 332 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (3), pp.261-272</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.322-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661266v1</w:t>
+                <w:t xml:space="preserve">hal-02660559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre connaissance et organisation: l’activité collective. L’entreprise face au défi de la connaissance. Compte-rendu de lecture de l’ouvrage: Régine Teulier, Philippe Lorino (Eds) La Découverte, coll. « Recherches », 2005, 332 p</w:t>
+                <w:t xml:space="preserve">Catégoriser les pratiques d'agriculteurs pour reformuler un problème en partenariat. Une proposition méthodologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (3), pp.322-323</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (3), pp.261-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660559v1</w:t>
+                <w:t xml:space="preserve">hal-02661266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles synergies entre connaissances scientifiques et empiriques ? L'exemple des cultures du safran et de la truffe.</w:t>
               </w:r>
@@ -4383,77 +4383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ruralité choisie : cultiver du safran dans le Quercy. L'activité agricole au service de la production de soi, de l'action collective et du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.36-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4541,424 +4541,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorising combinations of farmers land use practices : an approach based on examples of sheep farms in the south of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport de l'analyse fonctionnelle des systèmes d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 21, pp.425-459</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167, pp.337-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680416v1</w:t>
+                <w:t xml:space="preserve">hal-02679905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorising combinations of farmers' land use practices: an approach based on examples of sheep farms in the south of France</w:t>
+                <w:t xml:space="preserve">Categorising combinations of farmers land use practices : an approach based on examples of sheep farms in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 21 (5), pp.435-459. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 21, pp.425-459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886130v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de l'analyse fonctionnelle des systèmes d'alimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Categorising combinations of farmers' land use practices: an approach based on examples of sheep farms in the south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (5), pp.435-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2001136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679905v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling expert knowledge with knowledge-based systems to design decision aids. The example of a knowledge-based model on grazing management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59, pp.123-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5173,51 +5173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework to identify the diversity of farmer strategies and responses to uncertainty in sheep farming systems of southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systemist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 19 (3), pp.111-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5305,316 +5305,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization patterns of lucerne in the french mediterranean region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation des relations entre stratégie et pilotage dans les systèmes fourragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUR Technical Series - FAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 36, pp.44-46</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la Recherche-Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 39, pp.60-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699875v1</w:t>
+                <w:t xml:space="preserve">hal-02713312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des relations entre stratégie et pilotage dans les systèmes fourragers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization patterns of lucerne in the french mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la Recherche-Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 39, pp.60-72</w:t>
+              <w:t xml:space="preserve">REUR Technical Series - FAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713312v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d'élevage ovin préalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Etudes et Recherches sur les Systèmes Agraires et le Développement, 27, 380 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5684,51 +5684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La agroecologia en Argentina y en Francia. Miradas Cruzadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5785,64 +5785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie en Argentine et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5880,177 +5880,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur l'accompagnement des innovations en agriculture. Capitalisation des connaissances et des savoir-faire pour accompagner la relace de la culture du safran dans le Quercy. Rapport</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire une typologie située des pratiques d'agriculteurs pour reformuler en partenariat un problème. Guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18 p., 2004</w:t>
+              <w:t xml:space="preserve">60 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833026v1</w:t>
+                <w:t xml:space="preserve">hal-02825788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une typologie située des pratiques d'agriculteurs pour reformuler en partenariat un problème. Guide méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche sur l'accompagnement des innovations en agriculture. Capitalisation des connaissances et des savoir-faire pour accompagner la relace de la culture du safran dans le Quercy. Rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">60 p., 2004</w:t>
+              <w:t xml:space="preserve">18 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825788v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des moutons en forêt littorale varoise</w:t>
               </w:r>
@@ -6163,77 +6163,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle à base de connaissances d'experts sur les stratégies d'alimentation. Les acquis méthodologiques issus d'un travail de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6891,51 +6891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La agroecologia y la cuestion de la convivencia de modelos de desarollo agricola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,64 +7012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie au cœur des interrogations sur la coexistence entre modèles de développement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7183,217 +7183,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du conseil agricole à l'animation d'un réseau d'apprentissage : le cas des safraniers du Quercy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Une ruralité choisie : cultiver du safran dans le Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae Educagri Editions, 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t>
+              <w:t xml:space="preserve">Le temps des SYAL : Techniques, vivres et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0500-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821433v1</w:t>
+                <w:t xml:space="preserve">hal-02822089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ruralité choisie : cultiver du safran dans le Quercy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Du conseil agricole à l'animation d'un réseau d'apprentissage : le cas des safraniers du Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps des SYAL : Techniques, vivres et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0500-4</w:t>
+              <w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae Educagri Editions, 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822089v1</w:t>
+                <w:t xml:space="preserve">hal-02821433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaliser des prototypes de comportement d'agriculteurs.</w:t>
               </w:r>
@@ -7606,165 +7606,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer la description des cas et élaborer un langage pour guider l'acquisition des connaissances : une expérience en agronomie</w:t>
+                <w:t xml:space="preserve">Formalising categories of farms in learning situations. An experience in building a typology of land use in sheep farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des connaissances, évolutions récentes et nouveaux défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eyrolles Editions, 2000</w:t>
+              <w:t xml:space="preserve">Cow up a tree. Knowing and learning for change in agriculture. Case studies from industrialised countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 2000, Science Update, 2-7380-0929-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840495v1</w:t>
+                <w:t xml:space="preserve">hal-02834980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalising categories of farms in learning situations. An experience in building a typology of land use in sheep farming</w:t>
+                <w:t xml:space="preserve">Structurer la description des cas et élaborer un langage pour guider l'acquisition des connaissances : une expérience en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cow up a tree. Knowing and learning for change in agriculture. Case studies from industrialised countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 2000, Science Update, 2-7380-0929-8</w:t>
+              <w:t xml:space="preserve">Ingénierie des connaissances, évolutions récentes et nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eyrolles Editions, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834980v1</w:t>
+                <w:t xml:space="preserve">hal-02840495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7776,178 +7776,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “didactique professionnelle augmentée” pour accompagner et former les professionnels de la transition agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encadrer des doctorants : analyse des situations de travail et effets formatifs d'ateliers de codéveloppement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque internationale de didactique professionnelle</w:t>
+              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165556v1</w:t>
+                <w:t xml:space="preserve">hal-05294532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadrer des doctorants : analyse des situations de travail et effets formatifs d'ateliers de codéveloppement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La “didactique professionnelle augmentée” pour accompagner et former les professionnels de la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
+              <w:t xml:space="preserve">7e colloque internationale de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294532v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
               </w:r>
@@ -8058,90 +8058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et circulation des connaissances relatives au Bien-Etre Animal au sein d'un Living-Lab : le cas du Living-Lab Lapin (3L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallino-Visman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRC 19èmes Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8376,247 +8376,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between the advisory system built by dairy farmers and their representations of the agroecological management of animal health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eulalie Ramat</w:t>
+                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14TH EUROPEAN IFSA SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752049v1</w:t>
+                <w:t xml:space="preserve">hal-03959972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Duval</w:t>
+                <w:t xml:space="preserve">Links between the advisory system built by dairy farmers and their representations of the agroecological management of animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
+              <w:t xml:space="preserve">14TH EUROPEAN IFSA SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959972v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
               </w:r>
@@ -8721,217 +8721,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What guides the ecological management of animal health? A categorization approach of the advisory networks built by dairy farmers</w:t>
+                <w:t xml:space="preserve">Quel environnement social en élevage pour l'apprentissage d'une gestion agroécologique de la santé des troupeaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISESSAH 2021 online conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752022v1</w:t>
+                <w:t xml:space="preserve">hal-03564334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training for alternative livestock practices: from agroecological to educational innovation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+                <w:t xml:space="preserve">Comment et pourquoi les patients mobilisent-ils une multiplicité de professionnels de santé ? Une approche par les systèmes de prescription en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture (ISWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9ème colloque santé L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business school, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981329v1</w:t>
+                <w:t xml:space="preserve">hal-03338816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of the meaning of work for livestock farmers engaged in the agroecological transition</w:t>
               </w:r>
@@ -8993,217 +8993,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel environnement social en élevage pour l'apprentissage d'une gestion agroécologique de la santé des troupeaux ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+                <w:t xml:space="preserve">Training for alternative livestock practices: from agroecological to educational innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelleine Mirabal-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture (ISWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564334v1</w:t>
+                <w:t xml:space="preserve">hal-03981329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pourquoi les patients mobilisent-ils une multiplicité de professionnels de santé ? Une approche par les systèmes de prescription en élevage</w:t>
+                <w:t xml:space="preserve">What guides the ecological management of animal health? A categorization approach of the advisory networks built by dairy farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque santé L’expérience patients et professionnels : nouveaux regards sur l’innovation en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business school, Jun 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISESSAH 2021 online conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338816v1</w:t>
+                <w:t xml:space="preserve">hal-03752022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens accordé aux activités lors d'une transition professionnelle</w:t>
               </w:r>
@@ -9265,372 +9265,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des professionnels à un nouveau regard sur les objets de l’activité : exploration bibliographique et illustration à partir d’un réseau d’éleveurs</w:t>
+                <w:t xml:space="preserve">L’éducation du regard dans les processus de valuation : une approche bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Didactique Professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12e Colloque International de l’AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918916v1</w:t>
+                <w:t xml:space="preserve">hal-02918915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens accordé aux activités lors d’une transition professionnelle : le cas d’éleveurs en transition agroécologique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement et professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure de Formation de l’Enseignement Agricole (ENSFEA). FRA., Dec 2019, Auzeville, France. 9 p</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457190v1</w:t>
+                <w:t xml:space="preserve">hal-02884253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation du regard dans les processus de valuation : une approche bibliographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sens accordé aux activités lors d’une transition professionnelle : le cas d’éleveurs en transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque International de l’AGeCSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Changement et professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure de Formation de l’Enseignement Agricole (ENSFEA). FRA., Dec 2019, Auzeville, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918915v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former des professionnels à un nouveau regard sur les objets de l’activité : exploration bibliographique et illustration à partir d’un réseau d’éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884253v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’intelligence professionnelle en recherche : des situations de travail des doctorants et encadrants à un dispositif de formation pour favoriser la réussite de leurs apprentissages croisés</w:t>
               </w:r>
@@ -9735,558 +9735,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How transition to agroecology questions knowlegde production and learning dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Brives</w:t>
+                <w:t xml:space="preserve">Les jeux entre singularité et généricité des savoirs dans un réseau d’éleveurs agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Agroecology Europe Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">10. Colloque International de l’AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM). Montréal, CAN., Jun 2017, Montréal, Canada. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787316v1</w:t>
+                <w:t xml:space="preserve">hal-01606322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERGOLA: an experimental facility to investigate storable propellants' combustion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing reflexivity in the PhD student – supervisor(s) system: An innovative training programme in a French research institute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2017 The 7th European conference for aeronautics and space sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">3. International Conference on Developments in Doctoral Education &amp; Training (ICDDET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Stratford-upon-Avon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625646v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux entre singularité et généricité des savoirs dans un réseau d’éleveurs agroécologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Magda</w:t>
+                <w:t xml:space="preserve">IntuiScript : suivi et aide à l'apprentissage de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque International de l’AGeCSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM). Montréal, CAN., Jun 2017, Montréal, Canada. 25 p</w:t>
+              <w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606322v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntuiScript : suivi et aide à l'apprentissage de l'écriture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Simonnet</w:t>
+                <w:t xml:space="preserve">PERGOLA: an experimental facility to investigate storable propellants' combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">EUCASS 2017 The 7th European conference for aeronautics and space sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551684v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing reflexivity in the PhD student – supervisor(s) system: An innovative training programme in a French research institute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How transition to agroecology questions knowlegde production and learning dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Developments in Doctoral Education &amp; Training (ICDDET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Stratford-upon-Avon, United Kingdom</w:t>
+              <w:t xml:space="preserve">1. Agroecology Europe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594777v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de généricité au sein d'une communauté hybride. Le cas d'un réseau d'éleveurs agroécologiques</w:t>
               </w:r>
@@ -10544,64 +10544,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practising agroecology : management principles drawn from small farming in Misiones (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago J Sarandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10702,398 +10702,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment qualifier les ressources des espaces pastoraux pour une gestion agri-environnementale ? Analyse des outils mobilisés et témoignage d’un praticien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive strategies of cattle livestock farmers facing multiple uncertainties in a district of the Argentinian pampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison L. Delsalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos R. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G G. Hang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PSDR-Midi Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803864v1</w:t>
+                <w:t xml:space="preserve">hal-01004312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa E. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive strategies of cattle livestock farmers facing multiple uncertainties in a district of the Argentinian pampa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment qualifier les ressources des espaces pastoraux pour une gestion agri-environnementale ? Analyse des outils mobilisés et témoignage d’un praticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G G. Hang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Brau-Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque PSDR-Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004312v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El uso de los recursos locales en la agricultura familiar y su problemática. Elementos del estudio de casos en Provincia de Buenos Aires y Misiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Interra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR AGrosystèmes et développement terrItoRial (1248)., Nov 2012, Monte-Carlo, Mónaco. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11112,191 +11112,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing management tools for sustainable agri-environmental livestock practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary approach to analyse management tools for sustainable agri-environmental livestock practices: application to the pastoral value in the French Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Lublin, Poland. 3 p</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Lublin, Poland. 805 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802557v1</w:t>
+                <w:t xml:space="preserve">hal-02747394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to analyse management tools for sustainable agri-environmental livestock practices: application to the pastoral value in the French Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Analyzing management tools for sustainable agri-environmental livestock practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Lublin, Poland. 805 p</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Lublin, Poland. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747394v1</w:t>
+                <w:t xml:space="preserve">hal-02802557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des interactions entre gestion de populations animales locales et valorisation de celles-ci. Bilan du projet SOQRAL</w:t>
               </w:r>
@@ -11407,77 +11407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lógica y saberes campesinos en dos localidades ubicadas en la zona Norte del Alto Paraná, Misiones, Argentina: aportes para la producción agroecológica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago J Sarandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11526,795 +11526,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of cooperation regimes for the management of common goods. The case of animal genetic resources in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Renewing collaborative design in the management of animal genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Organizational Studies - EGOS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal. 31 p</w:t>
+              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820116v1</w:t>
+                <w:t xml:space="preserve">hal-02753869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil agricole au carrefour du développement sectoriel et du développement territorial : accompagner l’activité agricole en situation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Diversité des démarches de diagnostic multi-usage de territoire : Comment en rendre compte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Arraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheur Pour et Sur le développement régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bombannes, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758495v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing collaborative design in the management of animal genetic resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+                <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753869v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des démarches de diagnostic multi-usage de territoire : Comment en rendre compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Arraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur Pour et Sur le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Bombannes, France. pp.32</w:t>
+              <w:t xml:space="preserve">, May 2010, Carcans, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594809v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of cooperation regimes for the management of common goods. The case of animal genetic resources in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">European Group for Organizational Studies - EGOS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526103v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des démarches de diagnostic multi-usage de territoire : Comment en rendre compte ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Le conseil agricole au carrefour du développement sectoriel et du développement territorial : accompagner l’activité agricole en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur Pour et Sur le développement régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Carcans, France. 3 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824336v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of diffusion management for local breeds selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12333,1429 +12333,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure connaissance des usages des outils de sélection pour piloter la gestion collective des races ovines laitières locales en Pyrénées-Atlantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">From individual practices to cooperation modes in a collective breeding organisation : the case of local sheep breed management in Western-Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Aguerre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8. European IFSA Symposium - Empowerment of the rural actors : A renewal of farming systems perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754848v1</w:t>
+                <w:t xml:space="preserve">hal-02753824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codifying and categorizing individual strategies as practices: a cognitive group-based methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">Combining agroecological knowledge and empirical knowing to build pastoral management guidelines within multipurpose land use.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gascouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. 26 p</w:t>
+              <w:t xml:space="preserve">21. International Grassland congress, 8 International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820628v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulating knowing and knowledge: the role of instrumentation in learning processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
+                <w:t xml:space="preserve">Building a shared diagnosis of land use within a multi-stakeholder platform in a pastoral mountainous area in the western Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gascouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Organization Studies 2008 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. 39 p</w:t>
+              <w:t xml:space="preserve">21. International Grassland Congress, 8. International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820325v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual practices to cooperation modes in a collective breeding organisation : the case of local sheep breed management in Western-Pyrenees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Articulating knowing and knowledge: the role of instrumentation in learning processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boisseau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European IFSA Symposium - Empowerment of the rural actors : A renewal of farming systems perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Group for Organization Studies 2008 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753824v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining agroecological knowledge and empirical knowing to build pastoral management guidelines within multipurpose land use.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danielle Lassalle</w:t>
+                <w:t xml:space="preserve">Codifying and categorizing individual strategies as practices: a cognitive group-based methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland congress, 8 International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
+              <w:t xml:space="preserve">24. EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753655v1</w:t>
+                <w:t xml:space="preserve">hal-02820628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a shared diagnosis of land use within a multi-stakeholder platform in a pastoral mountainous area in the western Pyrenees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danielle Lassalle</w:t>
+                <w:t xml:space="preserve">Building shared knowledge at the frontier between pastoral and environmental management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland Congress, 8. International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
+              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752169v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building shared knowledge at the frontier between pastoral and environmental management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gross</w:t>
+                <w:t xml:space="preserve">Resistance of aesthetic practices in scientific animal breeding activities. The interplay between technology-embedded knowledge and knowing in a heterogeneous organizational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752612v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of aesthetic practices in scientific animal breeding activities. The interplay between technology-embedded knowledge and knowing in a heterogeneous organizational context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure connaissance des usages des outils de sélection pour piloter la gestion collective des races ovines laitières locales en Pyrénées-Atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745141v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building dynamic capabilities by means of routine creation: the case of a technological breeding routine in sheep farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
+                <w:t xml:space="preserve">Farmers participating in the designing of a whole farm model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. European Group for Organizational Studies Colloquium (EGOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 30 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820272v1</w:t>
+                <w:t xml:space="preserve">hal-02755073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers participating in the designing of a whole farm model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+                <w:t xml:space="preserve">Building dynamic capabilities by means of routine creation: the case of a technological breeding routine in sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">23. European Group for Organizational Studies Colloquium (EGOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755073v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à accompagner des projets singuliers de gestion de l'espace. Quels cadres théoriques pour rendre compte des pratiques et connaissances en situation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grille-répertoires et cartes cognitives pour expliciter des &amp;quot;construits&amp;quot; dans des groupes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SdC 2006 - Semaine de la Connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752164v1</w:t>
+                <w:t xml:space="preserve">hal-02757750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grille-répertoires et cartes cognitives pour expliciter des &amp;quot;construits&amp;quot; dans des groupes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à accompagner des projets singuliers de gestion de l'espace. Quels cadres théoriques pour rendre compte des pratiques et connaissances en situation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SdC 2006 - Semaine de la Connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757750v1</w:t>
+                <w:t xml:space="preserve">hal-02752164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From farm advisory work to new practices faciliting learning in rural areas. The case of a saffron association in south-west France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans les exploitations d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761105v1</w:t>
+                <w:t xml:space="preserve">hal-02758832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser une activité collective combinant différentes échelles de temps : l'organisation du travail en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Dedieu</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées francophones d'Ingénierie des Connaissances IC'2004</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583478v1</w:t>
+                <w:t xml:space="preserve">hal-00380576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans des exploitations d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13797,316 +13810,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session de la Société Française d'Economie Rurale (SFER) Les systèmes de production agricole : performances, évolutions, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lille, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et qualifier l'organisation du travail pour accompagner des changements dans les exploitations d'élevage</w:t>
+                <w:t xml:space="preserve">Modéliser une activité collective combinant différentes échelles de temps : l'organisation du travail en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">15èmes journées francophones d'Ingénierie des Connaissances IC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758832v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser une activité collective combinant différentes échelles de temps : l'organisation du travail en élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From farm advisory work to new practices faciliting learning in rural areas. The case of a saffron association in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dedieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+                <w:t xml:space="preserve">S. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.115-126</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380576v1</w:t>
+                <w:t xml:space="preserve">hal-02761105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoir-faire pour une relance des produits de terroir: de belles infidèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14196,51 +14196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
@@ -14485,51 +14485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaining mutual knowledge on modes of intervention : a critical learning issue for collective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14839,51 +14839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the role of rangelands in sustaining sheep farming systems in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14915,933 +14915,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework to identify the diversity of farmer strategies and responses to uncertainty in sheep farming systems of southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hubert</w:t>
+                <w:t xml:space="preserve">Associating the analysis of production data with farm management surveys to characterize the diversity of breeding management styles in suckler sheep systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Foulum, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768863v1</w:t>
+                <w:t xml:space="preserve">hal-02768784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating the analysis of production data with farm management surveys to characterize the diversity of breeding management styles in suckler sheep systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Dutron</w:t>
+                <w:t xml:space="preserve">A conceptual framework to identify the diversity of farmer strategies and responses to uncertainty in sheep farming systems of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Foulum, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768784v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les éleveurs intègrent ils l'espace dans leurs stratégies ? Une proposition d'analyse et de représentation</w:t>
+                <w:t xml:space="preserve">Modélisation à base de connaissances de systèmes d'élevage en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.L. Osty</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Aberdeen, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765530v1</w:t>
+                <w:t xml:space="preserve">hal-02769441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation à base de connaissances de systèmes d'élevage en région méditerranéenne</w:t>
+                <w:t xml:space="preserve">Comment les éleveurs intègrent ils l'espace dans leurs stratégies ? Une proposition d'analyse et de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Hubert</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Osty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Aberdeen, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769441v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer la description des cas et élaborer un langage pour guider l'acquisition des connaissances : une expérience en agronomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mode d'exploitation parcellaire pour définir et référencer les ressources au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Java 95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773562v1</w:t>
+                <w:t xml:space="preserve">hal-02776736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode d'exploitation parcellaire pour définir et référencer les ressources au pâturage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A knowledge-based system to investigate grazing management practices in livestock farming in mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Guérin</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776736v1</w:t>
+                <w:t xml:space="preserve">hal-02774992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based system to investigate grazing management practices in livestock farming in mediterranean areas</w:t>
+                <w:t xml:space="preserve">Structurer la description des cas et élaborer un langage pour guider l'acquisition des connaissances : une expérience en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Java 95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774992v1</w:t>
+                <w:t xml:space="preserve">hal-02773562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisations de la culture de la luzerne en region mediterraneenne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation des relations entre stratégie et pilotage dans les systèmes fourragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Lusignan, France</w:t>
+              <w:t xml:space="preserve">Symposium international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777554v1</w:t>
+                <w:t xml:space="preserve">hal-02775117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des relations entre stratégie et pilotage dans les systèmes fourragers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisations de la culture de la luzerne en region mediterraneenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775117v1</w:t>
+                <w:t xml:space="preserve">hal-02777554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques aux choix de gestion en elevage ovin prealpin : un apport methodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15982,51 +15982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCF74AA2"/>
+    <w:nsid w:val="04C80BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16213,51 +16213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-girard31" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1036-0010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168041308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ramat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00193-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00058-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.049.0049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.161.0031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187491v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallino-Visman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752022v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564334v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labarthe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J Sarandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004312v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison L. Delsalle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos R. Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G. Hang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820116v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753869v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arraz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arraz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820628v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boisseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753655v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lassalle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761105v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labatut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584087v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758832v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380576v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758972v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teulier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765070v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768863v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Barbier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765530v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769441v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777554v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775117v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776126v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-girard31" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1036-0010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168041308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ramat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00193-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00058-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.049.0049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.161.0031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/sciences-techniques-agricultures-pub2022/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294532v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187491v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallino-Visman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918916v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625646v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamory" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labarthe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J Sarandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison L. Delsalle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos R. Perez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G. Hang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803864v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arraz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824336v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820116v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753824v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boisseau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753655v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lassalle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752169v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820628v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752612v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757750v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752164v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758832v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584087v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583478v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761105v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labatut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758972v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teulier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765070v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768784v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Barbier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765530v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Osty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776736v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774992v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773562v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775117v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777554v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776126v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>