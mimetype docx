--- v0 (2026-03-23)
+++ v1 (2026-05-20)
@@ -249,1506 +249,1515 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bihr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 15 (15), pp.93-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.015.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur les « Justifications des Appréciations » des auditeurs relatives aux estimations liées au goodwill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 7 (7), pp.35-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/accra.007.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Expanded Audit Reports : Evidence from the Justifications of Assessments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditing: A Journal of Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (5), pp.23-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2308/ajpt-52339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Justifications of Appreciations in French Audit Reports”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditing, A Journal of Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit Quality Perception: Beyond the ‘Role-Perception Gap’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fine-Falcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Auditing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (2), pp.186-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijau.12066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model et normalisation comptable : quelle intégration du modèle économique par les IFRS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Périer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Protin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (1), pp.85-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.221.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information non financière. Clarification d’un concept en vogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Protin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Disle</w:t>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (242), pp.37-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.242.37-47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01332596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paragraphe de justification des appréciations dans le rapport des commissaires aux compte - Partie 2 : Contenu et lisibilité - théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bedard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 471, p. 2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01026443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paragraphe de justification des appréciations dans le rapport des commissaires aux compte - Partie 1 : D'une erreur de plume à une référence qui s'exporte pour réduire l'Audit Expectation Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bedard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°470, p. 23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01026434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs d'influence de la qualité de l'audit : Perception des préparateurs de l'information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fine-Falcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (2), pp.33-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.182.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model et information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Périer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Protin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°524,, p. 2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les| facteurs d'influence de la qualité de l'audit : Perception des préparateurs de l'information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Falsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (2), pp.33-72 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalising the French Audit Profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace de Beelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting Historians Journal,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 36, (n°1,), p. 29-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalising the French Audit Profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace de Beelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mikol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting Historians Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 36 (No. 1), p. 29-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00511847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport d'opinion des auditeurs : une revue de la littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Numéro spécial « L'audit : aspects institutionnels et économiques ». (162), pp.6-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1758,392 +1767,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté LGBTQ+ dans les cabinets comptables et d’audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GT “diversité et équité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté LGBTQ+ dans les cabinets comptables et d’audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives in Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Critical Perspectives in Accounting, Jul 2023, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key audit matters disclosures through the prism of legitimacy: A European analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Dhull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté LGBTQ+ dans les cabinets comptables et d’audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Francophone sur la Recherche en Comptabilité Critique &amp; Interprétative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traits de personnalité qui destinent les jeunes vers la profession comptable : les cabinets n’attirent plus les bean-counters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2172,168 +2181,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking corporate governance and stock price informativeness in Vietnam: the mediating effect of earnings management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Conférence Internationale de Gouvernance (CIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des choix du premier emploi en cabinet : Une étude quantitative des facteurs d’intention des étudiants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2362,87 +2371,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité,, May 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de vérification obligatoire des informations RSE en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace De Beelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bihr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,371 +2466,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ownership structure and earnings management. An empirical study in a Vietnamese context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Thuy Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité,, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur les Justifications des Appréciations des auditeurs relatives aux estimations liées au goodwill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions numériques et informations comptables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des justifications des appréciations des auditeurs relatives aux estimations liées au goodwill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Bédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des choix du premier emploi en audit : une étude exploratoire des facteurs d’intention des étudiants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2850,73 +2859,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des choix du premier emploi en audit : Une étude exploratoire des facteurs d’intention des étudiants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2932,73 +2941,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des choix du premier emploi en audit : une étude exploratoire des facteurs d’intention des étudiants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3027,73 +3036,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de la Compagnie Nationale des Commissaires aux Comptes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des choix du premier emploi en audit : Une étude exploratoire des facteurs d’intention des étudiants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3109,2059 +3118,2059 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Audit des Assises de la CNCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des justifications des appréciations des auditeurs relatives aux estimations liées au goodwill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de la Compagnie Nationale des Commissaires aux Comptes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divulgation volontaire sur le Business model : le cas des entreprises du CAC40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Protin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilité perçue du concept de business model par les analystes financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Protin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and benefits of reporting Key Audit Matters in the audit reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35eme congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and benefits of reporting Key Audit Matters in the audit reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Conférence Internationale de Gouvernance de l’AAIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditor commentary in the audit report; an analysis of the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34eme congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and benefits of reporting Key Audit Matters in the audit reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Audit Quality - EIASM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditor commentary in the audit report; an analysis of the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Workshop sur l'audit, AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and benefits of reporting Key Audit Matters in the audit reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Audit Research – ISAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Maastrich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business model and accounting standards: The French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Périer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Protin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Accademia Italiana di Economia Aziendale (AIDEA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence du concept de business model en comptabilité financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Périer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Protin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, GRENOBLE, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00848919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model et information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Périer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Protin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité perçue de l'audit : étude exploratoire auprès des préparateurs de l'information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fine Falcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des changements réglementaires récents sur la qualité perçue de l'audit : Étude exploratoire auprès des préparateurs d'information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Falcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of recent regularoty changes on perceived audit quality as viewed by French auditors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fine Falcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34 ème Congrès de l'European Accounting Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rome, Italy. site internet European Accounting Association</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of recent regularoty changes on perceived audit quality as viewed by French auditors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fine Falcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème EARNet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bergen, Switzerland. pp.sur site internet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IMPACT DES RECENTES EVOLUTIONS REGLEMENTAIRES SUR LA QUALITE DE L'AUDIT : ETUDE EXPLORATOIRE AUPRES DES PREPARATEURS ET DES AUDITEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00460642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des récentes évolutions réglementaires sur la qualité de l'audit : étude exploratoire auprès préparateurs et des auditeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hottegindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les déterminants de la rémunération des auditeurs ? Le cas français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des grands cabinets anglo-saxons d'audit en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace de Beedle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mikol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification et maîtrise des risques : enjeux pour l'audit, la comptabilité et le contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE MESURE DE L'IMPACT DE LA RE-FORMULATION DU RAPPORT GENERAL DES COMMISSAIRES AUX COMPTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ÈME CONGRES DE L'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5171,205 +5180,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCG 4. Droit fiscal. Manuel 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasmi Jennifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossignol Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. 5e éd., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit fiscal DCG 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DUNOD. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5379,296 +5388,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'audit, une mission réellement impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Nikitin, C. Richard (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, société, politique - Mélanges en l'honneur du Professeur Bernard Colasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.NC, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L&amp;quot;audit, une mission réellement impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, société, politique - Mélanges en l'honneur de Bernard Colasse,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica,coordinateur Mark Nikitin et Chrystelle Richard, 312 p.,, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00802338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques voies de recherche françaises en audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dumontier P. &amp; R. Teller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la Recherche en Comptabilité Financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.55-83, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5678,232 +5687,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model et information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Périer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Protin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00853789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude qualitative des facteurs d'orientation des jeunes vers les professions comptables supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gonthier-Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6050,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bellettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bihr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier Besacier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Falcy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.302.0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;dard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Janin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.007.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. B&#233;dard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schatt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2308/ajpt-52339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bedard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hottegindre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fine-Falcy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijau.12066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVMCRK5C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Protin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.242.37-47" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonthier Besacier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bedard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.182.0033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Disle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Protin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Falsy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace de Beelde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Dhull" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Phuong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-Potin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace De Beelde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thuy Vuong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-potin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fine Falcy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hottegindre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace de Beedle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasmi Jennifer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Jean-Luc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rossignol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135538v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacaze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bellettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bihr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier Besacier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Falcy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.302.0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.015.0093" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809852v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;dard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.007.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. B&#233;dard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2308/ajpt-52339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bedard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hottegindre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fine-Falcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijau.12066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVMCRK5C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Protin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.242.37-47" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonthier Besacier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bedard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.182.0033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Disle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Protin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Falsy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace de Beelde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Dhull" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Phuong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-Potin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace De Beelde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thuy Vuong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-potin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056539v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fine Falcy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hottegindre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace de Beedle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasmi Jennifer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Jean-Luc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasmi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rossignol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacaze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>