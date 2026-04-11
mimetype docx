--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -316,187 +316,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Balance-First Sequence-Last Algorithm to design RMS A Matheuristic with performance guaranty to balance Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.107-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-021-09473-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448521v1</w:t>
+                <w:t xml:space="preserve">hal-03263525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new split-based hybrid metaheuristic for the Reconfigurable Transfer Line Balancing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lahrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -524,256 +511,269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Balance-First Sequence-Last Algorithm to design RMS A Matheuristic with performance guaranty to balance Reconfigurable Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
+                <w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.107-132. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10732-021-09473-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263525v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative two-step heuristic for the parallel drone scheduling traveling salesman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (4), pp.459-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1026,407 +1026,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notation and classification for logistic network design models</w:t>
+                <w:t xml:space="preserve">Activities planning and resources assignment on distinct places: a mathematical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
+                <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 49 (1), pp.195-214</w:t>
+              <w:t xml:space="preserve">, 2015, 49 (1), pp.79-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952920v1</w:t>
+                <w:t xml:space="preserve">hal-01952921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities planning and resources assignment on distinct places: a mathematical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gourgand</w:t>
+                <w:t xml:space="preserve">Notation and classification for logistic network design models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Klement</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 49 (1), pp.79-98</w:t>
+              <w:t xml:space="preserve">, 2015, 49 (1), pp.195-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952921v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending metaheuristics based on bin packing for SALBP to PALBP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of the static stochastic flow-shop scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gourgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (6), pp.713</w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952885v1</w:t>
+                <w:t xml:space="preserve">hal-01952974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the static stochastic flow-shop scheduling problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending metaheuristics based on bin packing for SALBP to PALBP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (2), pp.1-31</w:t>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (6), pp.713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952974v1</w:t>
+                <w:t xml:space="preserve">hal-01952885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for the re-balancing of a vehicle assembly line</w:t>
               </w:r>
@@ -1507,51 +1507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode pour une planification robuste : approche par couplage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics based on Bin Packing for the line balancing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARKOVIAN ANALYSIS FOR PERFORMANCE EVALUATION AND SCHEDULING IN MACHINE STOCHASTIC FLOW-SHOP WITH BUFFERS OF ANY CAPACITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markovian analysis for performance evaluation and scheduling in m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,51 +2016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONTRIBUTION TO THE STOCHASTIC FLOW SHOP SCHEDULING PROBLEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROBLEMES D'ORDONNANCEMENT DANS LES SYSTEMES DE PRODUCTION DE TYPE FLOW-SHOP HYBRIDE EN CONTEXTE DETERMINISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,360 +2923,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la consommation énergétique dans l'équilibrage de lignes d'assemblage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Performance Algorithms for the Unrelated Parallel Machines Scheduling Problem with a Common Server and Job-Sequence Dependent Setup Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Tuyaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+                <w:t xml:space="preserve">Youssouf Hadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969051v1</w:t>
+                <w:t xml:space="preserve">hal-04434885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Algorithms for the Unrelated Parallel Machines Scheduling Problem with a Common Server and Job-Sequence Dependent Setup Times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Formulations and Branch-and-Cut Algorithm for the Unrelated Parallel Machines Scheduling Problem with a Common Server and Job-Sequence Dependent Setup Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Hadhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Hadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434885v1</w:t>
+                <w:t xml:space="preserve">hal-04434873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Formulations and Branch-and-Cut Algorithm for the Unrelated Parallel Machines Scheduling Problem with a Common Server and Job-Sequence Dependent Setup Times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Hadhbi</w:t>
+                <w:t xml:space="preserve">Prise en compte de la consommation énergétique dans l'équilibrage de lignes d'assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Tuyaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434873v1</w:t>
+                <w:t xml:space="preserve">hal-04969051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Robotic Assembly Line Balancing Problem: A NSGA-II Approach Using Multi-Objective Shortest Path Decoders</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable transfer line balancing problem: A new MIP approach and approximation hybrid algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lahrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,416 +3796,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Three Solution Encodings and Schedule Generation Scheme for the Multi-Site RCPSP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+                <w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Saleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023706v1</w:t>
+                <w:t xml:space="preserve">hal-02083195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Imaging: Exams Planning and Resource Assignment - Hybridization of a Metaheuristic and a List Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - Volume 5: HEALTHINF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Porto, Portugal. pp.260--267, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006113002600267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Feillet</w:t>
+                <w:t xml:space="preserve">Comparison of Three Solution Encodings and Schedule Generation Scheme for the Multi-Site RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083195v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Imaging : Exams Planning and Resource Assignment : Hybridization of a Metaheuristic and a List Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - HEALTHINF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.260-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4332,511 +4332,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCPSP multi-sites - Application à une CHT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+                <w:t xml:space="preserve">PROBLÈME DE TOURNÉES DE VÉHICULE AVEC SYNCHRONISATION POUR L'ORGANISATION DE SOINS À DOMICILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946309v1</w:t>
+                <w:t xml:space="preserve">hal-01166617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gourgand</w:t>
+                <w:t xml:space="preserve">UNE EXTENSION DU RCPSP POUR LA MUTUALISATION DE RESSOURCES ENTRE PLUSIEURS SITES : LE MULTI LOCATION RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Klement</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094178v1</w:t>
+                <w:t xml:space="preserve">hal-01166609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE EXTENSION DU RCPSP POUR LA MUTUALISATION DE RESSOURCES ENTRE PLUSIEURS SITES : LE MULTI LOCATION RCPSP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+                <w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.117--124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166609v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROBLÈME DE TOURNÉES DE VÉHICULE AVEC SYNCHRONISATION POUR L'ORGANISATION DE SOINS À DOMICILE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
+                <w:t xml:space="preserve">RCPSP multi-sites - Application à une CHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166617v1</w:t>
+                <w:t xml:space="preserve">hal-00946309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analogy between Bin Packing Problem and Permutation Problem: A New Encoding Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.572-579, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4870,51 +4870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathémathique et couplage métaheuristique-simulation pour un problème de tournée de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4978,64 +4978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de tâches et affectation de ressources : résolution par métaheuristiques inspirées du bin packing et de la PSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,77 +5073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analogy between bin packing problem and permutation problem: a new encoding scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS Conference on Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,51 +5488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles pour une planification tactique robuste. Application à la planification dans un bloc opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software tool for the master production schedule conception based on the Capacitated Lot Sizing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5704,51 +5704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualisation du transport en circuits courts alimentaires de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Tuyaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,51 +5825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELE GENERIQUE ORIENTE OBJET DU FLOW-SHOP HYBRIDE HIERARCHISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,51 +6430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="515BAEAA"/>
+    <w:nsid w:val="A05CF117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6661,51 +6661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-grangeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-2194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155645560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lahrichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lahrichi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09473-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.07.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.08.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHB7TCG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mombelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Deroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mombelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deroussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Tuyaba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Aboud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Suon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118731598.ch15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04578616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-grangeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-2194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155645560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lahrichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09473-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lahrichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.07.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.08.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHB7TCG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mombelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Deroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mombelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deroussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Tuyaba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Aboud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Suon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118731598.ch15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04578616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>