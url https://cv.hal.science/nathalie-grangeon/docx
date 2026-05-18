--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -316,252 +316,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Balance-First Sequence-Last Algorithm to design RMS A Matheuristic with performance guaranty to balance Reconfigurable Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
+                <w:t xml:space="preserve">A new split-based hybrid metaheuristic for the Reconfigurable Transfer Line Balancing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lahrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263525v1</w:t>
+                <w:t xml:space="preserve">hal-03165254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new split-based hybrid metaheuristic for the Reconfigurable Transfer Line Balancing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Lahrichi</w:t>
+                <w:t xml:space="preserve">A Balance-First Sequence-Last Algorithm to design RMS A Matheuristic with performance guaranty to balance Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.107-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-021-09473-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165254v1</w:t>
+                <w:t xml:space="preserve">hal-03263525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t>
               </w:r>
@@ -3580,243 +3580,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONFIGURABLE TRANSFER LINE BALANCING PROBLEM : DETERMINISTIC AND STOCHASTIC CONTEXT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+                <w:t xml:space="preserve">Reconfigurable transfer line balancing problem: A new MIP approach and approximation hybrid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2018 29th European Conference On Operational Research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">MOSIM 2018 (Modélisation et Simulation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061416v1</w:t>
+                <w:t xml:space="preserve">hal-02060595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable transfer line balancing problem: A new MIP approach and approximation hybrid algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Deroussi</w:t>
+                <w:t xml:space="preserve">RECONFIGURABLE TRANSFER LINE BALANCING PROBLEM : DETERMINISTIC AND STOCHASTIC CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2018 (Modélisation et Simulation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EURO 2018 29th European Conference On Operational Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060595v1</w:t>
+                <w:t xml:space="preserve">hal-02061416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t>
               </w:r>
@@ -4440,263 +4440,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE EXTENSION DU RCPSP POUR LA MUTUALISATION DE RESSOURCES ENTRE PLUSIEURS SITES : LE MULTI LOCATION RCPSP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+                <w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.117--124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166609v1</w:t>
+                <w:t xml:space="preserve">hal-02094178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gourgand</w:t>
+                <w:t xml:space="preserve">RCPSP multi-sites - Application à une CHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Klement</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02094178v1</w:t>
+                <w:t xml:space="preserve">hal-00946309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCPSP multi-sites - Application à une CHT</w:t>
+                <w:t xml:space="preserve">UNE EXTENSION DU RCPSP POUR LA MUTUALISATION DE RESSOURCES ENTRE PLUSIEURS SITES : LE MULTI LOCATION RCPSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
@@ -4714,73 +4714,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946309v1</w:t>
+                <w:t xml:space="preserve">hal-01166609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analogy between Bin Packing Problem and Permutation Problem: A New Encoding Scheme</w:t>
               </w:r>
@@ -6430,51 +6430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A05CF117"/>
+    <w:nsid w:val="2E2D14E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6661,51 +6661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-grangeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-2194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155645560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lahrichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09473-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lahrichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.07.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.08.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHB7TCG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mombelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Deroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mombelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deroussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Tuyaba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Aboud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Suon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118731598.ch15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04578616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-grangeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1260-2194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155645560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lahrichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lahrichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09473-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.07.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.08.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHB7TCG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mombelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Deroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mombelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deroussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Tuyaba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Aboud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Suon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118731598.ch15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04578616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>