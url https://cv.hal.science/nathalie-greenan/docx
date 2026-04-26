--- v0 (2026-03-26)
+++ v1 (2026-04-26)
@@ -1105,365 +1105,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03145158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Sustainability of ICT and Management Changes: Evidence for the French Public and Private Sectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of vocational skills in the second part of careers: the effect of ICT and management changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10103570⟩</w:t>
+              <w:t xml:space="preserve">Journal for labour market research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12651-018-0240-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01891752v1</w:t>
+                <w:t xml:space="preserve">hal-01824090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Competitive Examinations Promote Diversity in Civil Service?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Administration Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (3), pp.370-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/puar.13053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of vocational skills in the second part of careers: the effect of ICT and management changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human Sustainability of ICT and Management Changes: Evidence for the French Public and Private Sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlezig Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for labour market research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52, pp.6. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 10 (n° 10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12651-018-0240-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su10103570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824090v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01891752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle vulnérabilité des travailleurs européens face aux conditions de travail dégradées ?</w:t>
               </w:r>
@@ -1730,77 +1730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il convergence de l'engagement des salariés du secteur privé et des agents de la fonction publique d'Etat face aux changements organisationnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlezig Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,200 +1945,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des changements à long terme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training and Age-Biased Technical Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Behaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99-100, pp.317-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00917973v2</w:t>
+                <w:t xml:space="preserve">halshs-00754408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Age-Biased Technical Change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dynamique des changements à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (162), pp.231-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.162.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754408v1</w:t>
+                <w:t xml:space="preserve">halshs-00917973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures organisationnelles bousculées par les nouvelles pratiques de management?</w:t>
               </w:r>
@@ -2722,51 +2722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la productivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3106,51 +3106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique, productivité et emploi : beaucoup d'espoirs, peu de certitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (100), pp.275-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3250,2330 +3250,2330 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 14 (1), pp.171-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the Technological Transformation of Firms Go Along with More Employee Control over Working Time? Empirical Findings from an EU-wide Combined Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital technologies, learning capacity of the organisation and innovation EU-wide empirical evidence from a combined dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Hamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Deficits in the Digital Age and How to Fix the Problem: More and Better Statistics to Support Technological Transformation at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03728530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies numériques, capacité d'apprentissage de l'organisation et l'innovation : résultats empiriques à l'échelle de l'UE à partir d'un ensemble de données combinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Hamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisational changes and long-term sickness absence and injury leave: a difference in difference approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the gender mix influence collective bargaining on gender equality? Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Do Employees Participate in Innovation? Skills and Organisational Design Issues and the Ongoing Technological Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03270141v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des données de concours au regard des discriminations à l'entrée dans la Fonction Publique d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Vulnerability to Adverse Working Conditions: Evidence from European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Work Organisation and Workforce Vunerability to Non-Employment: Evidence from OECD’s Survey on Adult Skills (PIAAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kalugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou M. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INEGALITES ET DISCRIMINATIONS DANS L'ACCES A LA FONCTION PUBLIQUE D'ETAT : UNE EVALUATION PAR L'ANALYSE DES FICHIERS ADMINISTRATIFS DE CONCOURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lafranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventory of linked employer-employee surveys on working conditions and health and safety issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathlie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission of vocational skills at the end of career: horizon effect and technological or organisational change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements dans les entreprises et accès des seniors à la formation continue : une comparaison entre les années 1990 et 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economics of Performance Appraisals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ageing, changes, and quality of working life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Has the Quality of Work Improved in the EU-15 between 1995 and 2005 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kalugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Organisations: the importance of work organisation for innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information Technology and Research and Developement Impacts on Productivity and Skills: Looking for Correlations on French Firm-Level Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Topiol-Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biais technologique : une analyse économétrique sur données individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05090928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisational change and human capital accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Caroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of creating an EU database on working condition clauses in collective bargaining agreements. The case of gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Charni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janna Besamusca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Deliverable 12.5, InGRID-2 project 730998 – H2020. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements organisationnels et évolution du vécu au travail : une comparaison entre secteur privé et fonction publique d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlezig Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] n° 75, Centre d'études de l'emploi. 2012, 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710213v2</w:t>
-              </w:r>
-[...1817 lines deleted...]
-                <w:t xml:space="preserve">hal-02838223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5832,51 +5832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2016, Collection Conception et dynamique des organisations, 978-2-343-09731-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5907,51 +5907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEADOW Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,51 +6012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Workplaces: Making better use of skills within organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6389,77 +6389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du vécu au travail à l’aune des changements organisationnels : une comparaison entre secteur privé et fonction publique d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlezig Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6514,51 +6514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Harmonised Measures of the Dynamics of Organisations and Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fred Gault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Innovation Indicators and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.247-278, 2013, 978 0 85793 365 2</w:t>
@@ -6907,77 +6907,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail : secteurs public et privé face aux changements organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlezig Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7021,51 +7021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et conditions de travail. Les enseignements de l'enquête COI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8038,51 +8038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Napolitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2024.2445096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtad064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720975v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pillosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wn1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404035v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2021-0655" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.06.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Seghir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.325.0751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bruno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamon-Cholet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12651-018-0240-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02138300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.907512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalugina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walkowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917973v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917984v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.462.0089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mairesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590000000011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.134.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.134.0021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/10.2.481" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/0B720DE5E19E543D6010CAB6A24C7A6AE7935DD6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9914.00146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Charni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Besamusca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710213v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Hamma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270141v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02172377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Niang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lafranchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathlie Greenan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lorenz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Topiol-Bensaid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Allan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Archiburgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01.0208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_233-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05000133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal W. Urdanivia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nber.org" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosanvallon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greenan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalugina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kocoglu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mako" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01362204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Napolitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2024.2445096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtad064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720975v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pillosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wn1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404035v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2021-0655" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.06.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Seghir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.325.0751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bruno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12651-018-0240-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamon-Cholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02138300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.907512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalugina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walkowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917973v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917984v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.462.0089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mairesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590000000011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.134.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.134.0021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/10.2.481" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/0B720DE5E19E543D6010CAB6A24C7A6AE7935DD6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9914.00146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Hamma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270141v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02172377v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou M. Niang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lafranchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathlie Greenan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lorenz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Topiol-Bensaid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Charni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Besamusca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710213v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Allan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Archiburgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01.0208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_233-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05000133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal W. Urdanivia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nber.org" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosanvallon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greenan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalugina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kocoglu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mako" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01362204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>