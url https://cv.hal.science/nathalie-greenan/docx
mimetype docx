--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -1105,365 +1105,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03145158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of vocational skills in the second part of careers: the effect of ICT and management changes</w:t>
+                <w:t xml:space="preserve">Do Competitive Examinations Promote Diversity in Civil Service?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for labour market research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12651-018-0240-1⟩</w:t>
+              <w:t xml:space="preserve">Public Administration Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.370-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/puar.13053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824090v1</w:t>
+                <w:t xml:space="preserve">halshs-02156947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Competitive Examinations Promote Diversity in Civil Service?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human Sustainability of ICT and Management Changes: Evidence for the French Public and Private Sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlezig Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Administration Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/puar.13053⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 10 (n° 10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10103570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02156947v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01891752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Sustainability of ICT and Management Changes: Evidence for the French Public and Private Sectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of vocational skills in the second part of careers: the effect of ICT and management changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, vol. 10 (n° 10), </w:t>
+              <w:t xml:space="preserve">Journal for labour market research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10103570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12651-018-0240-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01891752v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle vulnérabilité des travailleurs européens face aux conditions de travail dégradées ?</w:t>
               </w:r>
@@ -1730,77 +1730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il convergence de l'engagement des salariés du secteur privé et des agents de la fonction publique d'Etat face aux changements organisationnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlezig Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,200 +1945,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Age-Biased Technical Change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dynamique des changements à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (162), pp.231-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.162.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754408v1</w:t>
+                <w:t xml:space="preserve">halshs-00917973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des changements à long terme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training and Age-Biased Technical Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Behaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99-100, pp.317-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00917973v2</w:t>
+                <w:t xml:space="preserve">halshs-00754408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures organisationnelles bousculées par les nouvelles pratiques de management?</w:t>
               </w:r>
@@ -2722,51 +2722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la productivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3106,51 +3106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique, productivité et emploi : beaucoup d'espoirs, peu de certitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (100), pp.275-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3250,98 +3250,559 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 14 (1), pp.171-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ires. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRES. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility of creating an EU database on working condition clauses in collective bargaining agreements. The case of gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadija Charni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janna Besamusca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Deliverable 12.5, InGRID-2 project 730998 – H2020. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements organisationnels et évolution du vécu au travail : une comparaison entre secteur privé et fonction publique d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlezig Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] n° 75, Centre d'études de l'emploi. 2012, 99 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Technological Transformation of Firms Go Along with More Employee Control over Working Time? Empirical Findings from an EU-wide Combined Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3350,324 +3811,324 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital technologies, learning capacity of the organisation and innovation EU-wide empirical evidence from a combined dataset</w:t>
+                <w:t xml:space="preserve">Data Deficits in the Digital Age and How to Fix the Problem: More and Better Statistics to Support Technological Transformation at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Napolitano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03941735v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03728530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Deficits in the Digital Age and How to Fix the Problem: More and Better Statistics to Support Technological Transformation at Work</w:t>
+                <w:t xml:space="preserve">Digital technologies, learning capacity of the organisation and innovation EU-wide empirical evidence from a combined dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Napolitano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Hamma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03728530v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques, capacité d'apprentissage de l'organisation et l'innovation : résultats empiriques à l'échelle de l'UE à partir d'un ensemble de données combinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Hamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisational changes and long-term sickness absence and injury leave: a difference in difference approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3689,73 +4150,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the gender mix influence collective bargaining on gender equality? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3777,73 +4238,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do Employees Participate in Innovation? Skills and Organisational Design Issues and the Ongoing Technological Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3852,187 +4313,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03270141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des données de concours au regard des discriminations à l'entrée dans la Fonction Publique d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02149277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Vulnerability to Adverse Working Conditions: Evidence from European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4041,350 +4502,350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda Seghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work Organisation and Workforce Vunerability to Non-Employment: Evidence from OECD’s Survey on Adult Skills (PIAAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kalugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou M. Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INEGALITES ET DISCRIMINATIONS DANS L'ACCES A LA FONCTION PUBLIQUE D'ETAT : UNE EVALUATION PAR L'ANALYSE DES FICHIERS ADMINISTRATIFS DE CONCOURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lafranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of linked employer-employee surveys on working conditions and health and safety issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathlie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda Seghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01376974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of vocational skills at the end of career: horizon effect and technological or organisational change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4393,161 +4854,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements dans les entreprises et accès des seniors à la formation continue : une comparaison entre les années 1990 et 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economics of Performance Appraisals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4556,161 +5017,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing, changes, and quality of working life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has the Quality of Work Improved in the EU-15 between 1995 and 2005 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4732,311 +5193,311 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Organisations: the importance of work organisation for innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01376968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Technology and Research and Developement Impacts on Productivity and Skills: Looking for Correlations on French Firm-Level Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Topiol-Bensaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais technologique : une analyse économétrique sur données individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05090928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisational change and human capital accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5062,518 +5523,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838223v1</w:t>
-              </w:r>
-[...459 lines deleted...]
-                <w:t xml:space="preserve">hal-00710213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5832,51 +5832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2016, Collection Conception et dynamique des organisations, 978-2-343-09731-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5907,51 +5907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEADOW Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,51 +6012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Workplaces: Making better use of skills within organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6389,77 +6389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du vécu au travail à l’aune des changements organisationnels : une comparaison entre secteur privé et fonction publique d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlezig Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6514,51 +6514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Harmonised Measures of the Dynamics of Organisations and Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fred Gault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Innovation Indicators and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.247-278, 2013, 978 0 85793 365 2</w:t>
@@ -6907,77 +6907,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail : secteurs public et privé face aux changements organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlezig Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7021,51 +7021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et conditions de travail. Les enseignements de l'enquête COI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamon-Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8038,51 +8038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Napolitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2024.2445096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtad064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720975v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pillosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wn1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404035v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2021-0655" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.06.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Seghir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.325.0751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bruno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12651-018-0240-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamon-Cholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02138300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.907512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalugina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walkowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917973v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917984v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.462.0089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mairesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590000000011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.134.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.134.0021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/10.2.481" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/0B720DE5E19E543D6010CAB6A24C7A6AE7935DD6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9914.00146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Hamma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270141v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02172377v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou M. Niang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lafranchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathlie Greenan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lorenz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Topiol-Bensaid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Charni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Besamusca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710213v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Allan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Archiburgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01.0208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_233-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05000133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal W. Urdanivia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nber.org" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosanvallon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greenan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalugina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kocoglu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mako" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01362204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Napolitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2024.2445096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtad064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720975v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pillosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wn1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404035v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2021-0655" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.06.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Seghir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.325.0751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bruno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamon-Cholet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10103570" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12651-018-0240-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02138300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.907512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalugina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walkowiak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917973v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917984v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.162.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.462.0089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mairesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590000000011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.134.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.134.0021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/10.2.481" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/0B720DE5E19E543D6010CAB6A24C7A6AE7935DD6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9914.00146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdallah Khaled" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Charni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Besamusca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710213v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Hamma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270141v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02172377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou M. Niang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lafranchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathlie Greenan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lorenz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Topiol-Bensaid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Allan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Archiburgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01.0208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_233-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05000133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal W. Urdanivia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nber.org" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosanvallon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greenan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalugina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kocoglu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mako" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01362204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>