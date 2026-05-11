--- v0 (2026-03-16)
+++ v1 (2026-05-11)
@@ -1834,217 +1834,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of Online Consumer Information Search (OCIS) generated by Digital Innovation: for Good or Ill? The Customer’s perspective</w:t>
+                <w:t xml:space="preserve">La digitalisation de la Grande Distribution : une nouvelle norme organisationnelle centrée sur les flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dabadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Pez</w:t>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Piris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique - Université Paris-Saclay, Jun 2019, Saclay, Ecole Polytechnique, France</w:t>
+              <w:t xml:space="preserve">Symposium ‘Normes et Organisation’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARGEPA - Université Paris Panthéon-Assas, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066861v1</w:t>
+                <w:t xml:space="preserve">hal-04073524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation de la Grande Distribution : une nouvelle norme organisationnelle centrée sur les flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation of Online Consumer Information Search (OCIS) generated by Digital Innovation: for Good or Ill? The Customer’s perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yolande Piris</w:t>
+                <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium ‘Normes et Organisation’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARGEPA - Université Paris Panthéon-Assas, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique - Université Paris-Saclay, Jun 2019, Saclay, Ecole Polytechnique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073524v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety Perception and Attitude toward Digital Assortments</w:t>
               </w:r>
@@ -2477,204 +2477,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation internationale du marché : une réévaluation dans le secteur du vin</w:t>
+                <w:t xml:space="preserve">Cultural Values in International Segmentation: The Taste for Wine in China, Chile and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Belvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Rojas-Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP, 2010, Congrès International des Tendances du Marketing, Italie</w:t>
+              <w:t xml:space="preserve">39th EMAC – European Marketing Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Marketing Association Conference, 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070697v1</w:t>
+                <w:t xml:space="preserve">hal-04070690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Values in International Segmentation: The Taste for Wine in China, Chile and France</w:t>
+                <w:t xml:space="preserve">Segmentation internationale du marché : une réévaluation dans le secteur du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Belvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rojas-Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EMAC – European Marketing Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Marketing Association Conference, 2010, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">9th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP, 2010, Congrès International des Tendances du Marketing, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070690v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Exchange Performance: a Critical Review</w:t>
               </w:r>
@@ -3236,51 +3236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation digitale du marketing management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4183,51 +4183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alkhudary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-022-09655-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Piris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-09-2018-0200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JHGPK5SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Drennan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Bianchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Louriero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2015.04.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-10-2014-1189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/IJMR-54-1-111-127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rojot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.048.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.048.0094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyn Campbell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GW6C0P66-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.042.09.20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HKGBC52P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.031.0039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Drenan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maria Correia Loureiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rojas-Mendez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-louis Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chabin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dud&#233;zert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hetzel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230609907_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230609907" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alkhudary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-022-09655-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Piris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-09-2018-0200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JHGPK5SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Drennan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Bianchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Louriero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2015.04.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-10-2014-1189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/IJMR-54-1-111-127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rojot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.048.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.048.0094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyn Campbell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GW6C0P66-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.042.09.20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HKGBC52P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.031.0039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Drenan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maria Correia Loureiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rojas-Mendez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-louis Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chabin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dud&#233;zert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hetzel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230609907_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230609907" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>