--- v0 (2026-04-16)
+++ v1 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 13, pp.1958-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5qi02257f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -636,3088 +636,3088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red Emissive 1D Copper(I) Thiolates and Green Emissive 2D Copper(I) Halide Thiolates Displaying Second Harmonic Generation and Two-Photon Absorption Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dat Le Thanh</w:t>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (27), pp.e202501113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136080v1</w:t>
+                <w:t xml:space="preserve">hal-05045021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-directed cation ordering in chabazite-type AlxGa1−xPO4-34 frameworks revealed by NMR crystallography</w:t>
+                <w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel M. Dawson</w:t>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine A. Clayton</w:t>
+                <w:t xml:space="preserve">Dat Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas H.D. Marshall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard I. Walton</w:t>
+                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc06924a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612022v1</w:t>
+                <w:t xml:space="preserve">hal-05136080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A p-type semi-conducting copper( i )-1,3-benzenedithiolate 2D coordination polymer with high Seebeck coefficient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+                <w:t xml:space="preserve">Site-directed cation ordering in chabazite-type AlxGa1−xPO4-34 frameworks revealed by NMR crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel M. Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rukemampunzi</w:t>
+                <w:t xml:space="preserve">Jasmine A. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Thomas H.D. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard I. Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC02379F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (12), pp.4374-4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc06924a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256642v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insightful contribution of 57Fe Mössbauer spectrometry (and of Jean-Marc Grenèche) to the field of iron metal organic frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">A p-type semi-conducting copper( i )-1,3-benzenedithiolate 2D coordination polymer with high Seebeck coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Rukemampunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43578-022-00772-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.14540-14544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02379F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839880v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insightful contribution of 57Fe Mössbauer spectrometry (and of Jean-Marc Grenèche) to the field of iron metal organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Laure Ornis</w:t>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Nebois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43578-022-00772-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973769v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Zhao</w:t>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Sene</w:t>
+                <w:t xml:space="preserve">Sophie-Laure Ornis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika Mielcarek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+                <w:t xml:space="preserve">Grégoire Nebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tb02094g⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068864v1</w:t>
+                <w:t xml:space="preserve">hal-03973769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the horizons of porphyrin metal–organic frameworks via catecholate coordination: exploring structural diversity, material stability and redox properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddhartha De</w:t>
+                <w:t xml:space="preserve">Angelika Mielcarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangbing Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brian Abeykoon</w:t>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ta04490d⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (14), pp.3195-3211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tb02094g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330589v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(III)-carboxythiolate layered Metal-Organic Frameworks with potential interest as active materials for rechargeable alkali-ion batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">Expanding the horizons of porphyrin metal–organic frameworks via catecholate coordination: exploring structural diversity, material stability and redox properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">Fangbing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maame Affram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Abeykoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (44), pp.23909-23921. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TA05353A⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (46), pp.25465-25483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta04490d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293885v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">η‐Carbides (Co, Mo, or W) Nanoparticles from Octacyanometalates Precursors‐Based Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Girard</w:t>
+                <w:t xml:space="preserve">Fe(III)-carboxythiolate layered Metal-Organic Frameworks with potential interest as active materials for rechargeable alkali-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fossard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Catala</w:t>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202301299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.23909-23921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TA05353A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305030v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-plasticizing effect of 1,2-propanediol in melt-extruded polysaccharide/sucrose blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">η‐Carbides (Co, Mo, or W) Nanoparticles from Octacyanometalates Precursors‐Based Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+                <w:t xml:space="preserve">Armelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Goumont</w:t>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ravel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (12), pp.498. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (37), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10965-022-03352-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202301299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873669v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Solid‐State Multiple Phase Changes with Tuned Photoemission in a Gold Thiolate Coordination Polymer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-plasticizing effect of 1,2-propanediol in melt-extruded polysaccharide/sucrose blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinmoy Das</w:t>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202117261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (12), pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-022-03352-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588710v1</w:t>
+                <w:t xml:space="preserve">hal-03873669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Efficient Low‐Energy Light Emitters: A Series of One‐Dimensional d 10 Coinage Metal–Organic Chalcogenolates, [M( o ‐SPhCO 2 H)] n</w:t>
+                <w:t xml:space="preserve">Cyclic Solid‐State Multiple Phase Changes with Tuned Photoemission in a Gold Thiolate Coordination Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202200030⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (14), pp.e202117261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202117261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614640v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-metal Zr/Ti MIL-173 porphyrinic metal–organic frameworks as efficient photocatalysts towards solar-driven overall water splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+                <w:t xml:space="preserve">Sustainable and Efficient Low‐Energy Light Emitters: A Series of One‐Dimensional d 10 Coinage Metal–Organic Chalcogenolates, [M( o ‐SPhCO 2 H)] n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Montero-Lanzuela</w:t>
+                <w:t xml:space="preserve">Maria Diaz‐lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herme Baldovi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ta06652a⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.e202200030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202200030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894670v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chiral 3D silver( i )–benzenedithiolate coordination polymer exhibiting photoemission and non-linear optical response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Mixed-metal Zr/Ti MIL-173 porphyrinic metal–organic frameworks as efficient photocatalysts towards solar-driven overall water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montero-Lanzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herme Baldovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc02114e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (46), pp.24938-24950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ta06652a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716660v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical hysteresis of [Fe(C6F5Tp)2]: Overlay of spincrossovers and symmetry-breaking phase transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">A chiral 3D silver( i )–benzenedithiolate coordination polymer exhibiting photoemission and non-linear optical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rukemampunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202015994⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (58), pp.8081-8084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc02114e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123596v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated zirconium centres captured from aqueous solution: the structure of zirconium mandelate revealed from NMR crystallography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The atypical hysteresis of [Fe(C6F5Tp)2]: Overlay of spincrossovers and symmetry-breaking phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benchohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Crosland</w:t>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Corlett</w:t>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Scapens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Brown</w:t>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc03647a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.8803-8807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202015994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957644v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Pore Gallates MOFs for Environmental Applications: Sorption Behaviors and Structural Elucidation of Their High Affinity for CO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolated zirconium centres captured from aqueous solution: the structure of zirconium mandelate revealed from NMR crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Crosland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+                <w:t xml:space="preserve">Emily Corlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+                <w:t xml:space="preserve">Dave Scapens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périne Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassan Mkhadder</w:t>
+                <w:t xml:space="preserve">Steven Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11535⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (70), pp.10159-10162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc03647a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493857v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent and luminescent glasses of gold thiolate coordination polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+                <w:t xml:space="preserve">Small-Pore Gallates MOFs for Environmental Applications: Sorption Behaviors and Structural Elucidation of Their High Affinity for CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonii Zhadan</w:t>
+                <w:t xml:space="preserve">Périne Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
+                <w:t xml:space="preserve">Emily Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Joly</w:t>
+                <w:t xml:space="preserve">Hassan Mkhadder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (26), pp.6815-6823. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (5), pp.3188-3195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SC02258F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907035v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Lamellar Gold Thiolate Coordination Polymer, [Au(m-SPhCO2H)]n, for the Formation of Luminescent Polymer Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transparent and luminescent glasses of gold thiolate coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Ching Huang</w:t>
+                <w:t xml:space="preserve">Antonii Zhadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Dohnalova Newell</w:t>
+                <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9101408⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (26), pp.6815-6823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC02258F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039294v1</w:t>
+                <w:t xml:space="preserve">hal-02907035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly conductive nanostructured PEDOT polymer confined into the mesoporous MIL-100(Fe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
+                <w:t xml:space="preserve">A New Lamellar Gold Thiolate Coordination Polymer, [Au(m-SPhCO2H)]n, for the Formation of Luminescent Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Atienzar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">Chia-Ching Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Katerina Dohnalova Newell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (26), pp.9807-9817. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.1408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT00917E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano9101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172673v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-Based nanoMOF as an Efficient Oral Therapeutic Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A highly conductive nanostructured PEDOT polymer confined into the mesoporous MIL-100(Fe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rojas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Atienzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b06472⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (26), pp.9807-9817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT00917E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036833v1</w:t>
+                <w:t xml:space="preserve">hal-02172673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+                <w:t xml:space="preserve">Ti-Based nanoMOF as an Efficient Oral Therapeutic Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (25), pp.22188 - 22193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b06472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187756v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Understanding Drug Incorporation and Delivery from Biocompatible Metal–Organic Frameworks in View of Cutaneous Administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Rojas</w:t>
+                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Colinet</w:t>
+                <w:t xml:space="preserve">Carine Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Cunha</w:t>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Hidalgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (3), pp.2994 - 3003. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b00185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730569v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3775,161 +3775,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Understanding Drug Incorporation and Delivery from Biocompatible Metal–Organic Frameworks in View of Cutaneous Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">Isabel Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
+                <w:t xml:space="preserve">Denise Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Tania Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.2994 - 3003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860238v1</w:t>
+                <w:t xml:space="preserve">hal-01730569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase transformable ultrastable titanium-carboxylate framework for photoconduction</w:t>
               </w:r>
@@ -4043,697 +4043,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure dependent in vitro antioxidant activity of biocompatible calcium gallate MOFs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Cooper</w:t>
+                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Gorman</w:t>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Lozano-Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosana Simón-Vázquez</w:t>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6tb03101c⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720953v1</w:t>
+                <w:t xml:space="preserve">hal-01860238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure dependent in vitro antioxidant activity of biocompatible calcium gallate MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
+                <w:t xml:space="preserve">Tania Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+                <w:t xml:space="preserve">Martin Gorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Lozano-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Simón-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (15), pp.2813 - 2822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6tb03101c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623087v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability of the metal( iii , iv ) 1,2,3-trioxobenzene rod secondary building unit for the production of chemically stable and catalytically active MOFs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
+                <w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc04215a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623122v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maghemite-nanoMIL-100(Fe) Bimodal Nanovector as a Platform for Image-Guided Therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Teresa Marcos-Almaraz</w:t>
+                <w:t xml:space="preserve">Adaptability of the metal( iii , iv ) 1,2,3-trioxobenzene rod secondary building unit for the production of chemically stable and catalytically active MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Abeykoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+                <w:t xml:space="preserve">Mónica Giménez-Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Scola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Volatron</w:t>
+                <w:t xml:space="preserve">Sergio Navalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.06.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (54), pp.7661 - 7664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc04215a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868345v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Case of Titanium(IV) Carboxyphenolate Photoactive Coordination Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Assi</w:t>
+                <w:t xml:space="preserve">Maghemite-nanoMIL-100(Fe) Bimodal Nanovector as a Platform for Image-Guided Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Marcos-Almaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pardo Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ragon</w:t>
+                <w:t xml:space="preserve">Joseph Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Nasalevich</w:t>
+                <w:t xml:space="preserve">Jeanne Volatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (15), pp.7192-7199. </w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.303 - 322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504477v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine sequestration by thiol-modified MIL-53(Al)</w:t>
               </w:r>
@@ -4847,2247 +4847,2381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of CO 2 during its uptake by the flexible porous metal–organic framework MIL-53(Fe): a high resolution powder X-ray diffraction study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+                <w:t xml:space="preserve">Investigating the Case of Titanium(IV) Carboxyphenolate Photoactive Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip L. Llewellyn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Pardo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Nasalevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ce01393j⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (15), pp.7192-7199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417426v1</w:t>
+                <w:t xml:space="preserve">hal-03504477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Location of CO 2 during its uptake by the flexible porous metal–organic framework MIL-53(Fe): a high resolution powder X-ray diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard I. Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Millange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.422 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ce01393j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01416642v1</w:t>
+                <w:t xml:space="preserve">hal-01417426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of the Aluminum Fumarate Metal-Organic Framework A520</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Alvarez</w:t>
+                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Bueken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ben Van De Voorde</w:t>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201410459⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840200v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical energy storage performance of an aluminum fumarate metal–organic framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Structure of the Aluminum Fumarate Metal-Organic Framework A520</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+                <w:t xml:space="preserve">Bart Bueken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Vanduyfhuys</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+                <w:t xml:space="preserve">Ben Van De Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5SC02794B⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.3664-3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201410459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264532v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterization of metal–organic frameworks with the mellitate linker M2(OH)2[C12O12H2]·2H2O (M = Al, Ga, In) MIL-116</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical energy storage performance of an aluminum fumarate metal–organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Louis Vanduyfhuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">Julien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Ferey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Popov</w:t>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.446-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SC02794B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780270v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Hydrothermal Stability and Water Sorption Characteristics of 3-Dimensional Zn-Based Trimesate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and structural characterization of metal–organic frameworks with the mellitate linker M2(OH)2[C12O12H2]·2H2O (M = Al, Ga, In) MIL-116</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadeja Birsa Čelič</w:t>
+                <w:t xml:space="preserve">Gerard Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matjaž Mazaj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Roz</w:t>
+                <w:t xml:space="preserve">Dmitry Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.38 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2013.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4036327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01963791v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the breathing behaviour of MIL-53 by cation mixing</w:t>
+                <w:t xml:space="preserve">Study of Hydrothermal Stability and Water Sorption Characteristics of 3-Dimensional Zn-Based Trimesate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Nouar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
+                <w:t xml:space="preserve">Tadeja Birsa Čelič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Chevreau</w:t>
+                <w:t xml:space="preserve">Matjaž Mazaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gibson</w:t>
+                <w:t xml:space="preserve">Mohamad El Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (28), pp.14608-14617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4036327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840342v1</w:t>
+                <w:t xml:space="preserve">hal-01963791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a series of porous lanthanide tricarboxylates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Tuning the breathing behaviour of MIL-53 by cation mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virgile Wagner</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 140 (1-3, SI), pp.25--33</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (82), pp.10237--10239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840393v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD and IR structural investigations of a particular breathing effect in the MOF-type gallium terephthalate MIL-53(Ga)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of a series of porous lanthanide tricarboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12, pp.2241--2249</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (1-3, SI), pp.25--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840538v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Transitions and Flexibility during Dehydration−Rehydration Process in the MOF-type Aluminum Pyromellitate Al 2 (OH) 2 [C 10 O 8 H 2 ] (MIL-118)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (6), pp.2927-2936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg900276g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-4(OH)(2)(OCH3)(4)(H2N-bdc)(3)]center dot xH(2)O: A 12-Connected Porous Metal-Organic Framework with an Unprecedented Aluminum-Containing Brick</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Ahnfeldt</w:t>
+                <w:t xml:space="preserve">XRD and IR structural investigations of a particular breathing effect in the MOF-type gallium terephthalate MIL-53(Ga)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.2241--2249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200901409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04559386v1</w:t>
+                <w:t xml:space="preserve">hal-01840538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kagomé Topology of the Gallium and Indium Metal-Organic Framework Types with a MIL-68 Structure: Synthesis, XRD, Solid-State NMR Characterizations, and Hydrogen Adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Al-4(OH)(2)(OCH3)(4)(H2N-bdc)(3)]center dot xH(2)O: A 12-Connected Porous Metal-Organic Framework with an Unprecedented Aluminum-Containing Brick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Meddouri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Tim Ahnfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gunzelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Margiolaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic801624v⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angewandte Chemie International Edition, 48, pp.5163-5166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200901409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439536v1</w:t>
+                <w:t xml:space="preserve">hal-04559386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystallographic phase transition for a ferric thiosemicarbazone spin crossover complex studied by X-ray powder diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Kagomé Topology of the Gallium and Indium Metal-Organic Framework Types with a MIL-68 Structure: Synthesis, XRD, Solid-State NMR Characterizations, and Hydrogen Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+                <w:t xml:space="preserve">Mohamed Meddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Négrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b605326b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (24), pp.11892-11901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic801624v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552915v1</w:t>
+                <w:t xml:space="preserve">hal-02439536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first ordrer crystallographic phase transition associated to the spin transition of a ferric thiosemicarbazone complex characterized by powder X-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">The crystallographic phase transition for a ferric thiosemicarbazone spin crossover complex studied by X-ray powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">P. Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 30, pp.1621-1627</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 30 (11), pp.1621-1627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b605326b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112736v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent X-ray diffraction and crystal structure of CeRb2(NO3)5.4H2O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first ordrer crystallographic phase transition associated to the spin transition of a ferric thiosemicarbazone complex characterized by powder X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Louër</w:t>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 84, pp.323-333</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.1621-1627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439722v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal decomposition of CeMI2(NO3)6 (MI = K, Rb, and NH4) studied by temperature-dependent X-ray powder diffracti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependent X-ray diffraction and crystal structure of CeRb2(NO3)5.4H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Auffrédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Louër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Louër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 228-231, pp.335-340</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 84, pp.323-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439713v1</w:t>
+                <w:t xml:space="preserve">hal-02439722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The thermal decomposition of CeMI2(NO3)6 (MI = K, Rb, and NH4) studied by temperature-dependent X-ray powder diffracti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Louër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Auffrédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Louër</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 228-231, pp.335-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The thermal behaviour of ceric ammonium nitrate studied by temperature-dependent X-ray powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Auffrédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Louër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 286, pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7097,983 +7231,983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">η-Carbides (Co, Mo, or W) Nanoparticles from Octacyanometalates Precursors-Based Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.26017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/202412926017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural determination of a photoemissive chiral 3D silver(I)-benzenedithiolate coordination polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rukemampunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Crystallographic Association, Aug 2022, Versailles, France. pp.e90-e91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273322095894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene Oxide as a Structural Directing Agent of MOFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual International Chem Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, En ligne, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing MOFs with active components for the development of hybrid porous materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Benzaqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès Français des MOFs, COFs et Polymères Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hybride poreux Mg(H2gal) : transitions induites par phénomènes d’adsorption/désorption</w:t>
+                <w:t xml:space="preserve">Luminescent M(I) (M = Au, Ag) Thiophenolate Coordination Polymers: Structures / Properties Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Cristallographie, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th European Powder Diffraction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413281v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent M(I) (M = Au, Ag) Thiophenolate Coordination Polymers: Structures / Properties Relationships</w:t>
+                <w:t xml:space="preserve">L’hybride poreux Mg(H2gal) : transitions induites par phénomènes d’adsorption/désorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Powder Diffraction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Cristallographie, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413218v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in the Mg(H2gal) MOF induced by adsorption / desorption phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy de Weireld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIA-CLUSPOM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional hybrid materials: Contribution of in situ powder X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Crystallographic Association, Aug 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8083,293 +8217,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique du polymère de coordination 1D [Au(SEtPh)]n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’amorphe aux cristaux : étude des différentes variétés polymorphiques du polymère de coordination [Au(SEtPh)]n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8516,51 +8650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garc&#237;a-Abad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi02257f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr05118a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Plana-Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c04998" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Dawson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine A. Clayton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H.D. Marshall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Walton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06924a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02379F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00772-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbing Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta04490d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05353A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202301299" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ravel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03352-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montero-Lanzuela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herme Baldovi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta06652a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015994" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Crosland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Corlett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Scapens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc03647a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Normand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mkhadder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11535" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03039294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dohnalova Newell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101408" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00917E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03036833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rojas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b06472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b00185" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kitao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04034-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gorman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lozano-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb03101c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navalon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc04215a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Marcos-Almaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.06.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pardo P&#233;rez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nasalevich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01060" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Munn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01842d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Llewellyn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ce01393j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840200v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alvarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bueken" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van De Voorde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201410459" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WN5GDLVS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vanduyfhuys" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02794B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780270v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ferey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Popov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2013.09.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV5WKSK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Birsa &#268;eli&#269;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Mazaj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4036327" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gibson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Wagner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900276g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559386v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ahnfeldt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gunzelmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Margiolaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200901409" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meddouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801624v" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z68L329W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552915v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b605326b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112736v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439722v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Auffr&#233;dic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lou&#235;r" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lou&#235;r" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439713v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439719v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412926017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdallah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rukemampunzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095894" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedecker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413281v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Norman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413218v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourelly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413105v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Vaidya" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413309v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garc&#237;a-Abad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi02257f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr05118a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Plana-Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c04998" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Dawson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine A. Clayton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H.D. Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Walton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06924a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02379F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00772-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbing Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta04490d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05353A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202301299" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ravel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03352-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montero-Lanzuela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herme Baldovi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta06652a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015994" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Crosland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Corlett" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Scapens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc03647a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bloch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mkhadder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11535" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03039294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Huang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dohnalova Newell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101408" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00917E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03036833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rojas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b06472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b00185" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kitao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04034-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gorman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lozano-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb03101c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navalon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc04215a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868345v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Marcos-Almaraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.06.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Munn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01842d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pardo P&#233;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nasalevich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Llewellyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ce01393j" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840200v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alvarez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bueken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van De Voorde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201410459" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WN5GDLVS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vanduyfhuys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02794B" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ferey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Popov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2013.09.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV5WKSK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963791v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Birsa &#268;eli&#269;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Mazaj" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4036327" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gibson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840393v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Wagner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900276g" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840538v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ahnfeldt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gunzelmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Margiolaki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200901409" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meddouri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801624v" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z68L329W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552915v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b605326b" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Auffr&#233;dic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lou&#235;r" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lou&#235;r" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439713v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439719v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412926017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413259v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdallah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rukemampunzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095894" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422220v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedecker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413218v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Norman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413162v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourelly" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413105v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413340v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Vaidya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>