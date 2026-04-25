--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -106,395 +106,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours au travail indépendant en début de carrière</w:t>
+                <w:t xml:space="preserve">Bicycle use in the university community: Empirical analysis using MobiCampus-UdL data (Lyon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Joutard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bayart</w:t>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.233.0107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.299-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283660v1</w:t>
+                <w:t xml:space="preserve">hal-04562147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicycle use in the university community: Empirical analysis using MobiCampus-UdL data (Lyon, France)</w:t>
+                <w:t xml:space="preserve">The impact of parental benefits on disadvantaged households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2450⟩</w:t>
+              <w:t xml:space="preserve">Journal of Policy Analysis and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (3), pp.761-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pam.22583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562147v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of parental benefits on disadvantaged households</w:t>
+                <w:t xml:space="preserve">Le recours au travail indépendant en début de carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lacroix</w:t>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Analysis and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (3), pp.761-779. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.107-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pam.22583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.233.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476446v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Parental Benefits on Disadvantaged Households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Analysis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.761-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -532,51 +532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des inégalités de sinistralité au travail en France : les enseignements de l’enquête SUMER 2010-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (3), pp.61-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -604,213 +604,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The links between difficult working conditions and sickness absences in the case of French workers</w:t>
+                <w:t xml:space="preserve">La pénibilité au travail dans les professions de l'économie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166-167, pp.19-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964279v1</w:t>
+                <w:t xml:space="preserve">hal-04165423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pénibilité au travail dans les professions de l'économie verte</w:t>
+                <w:t xml:space="preserve">The links between difficult working conditions and sickness absences in the case of French workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Penot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.160-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/labr.12241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165423v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear and interaction effect analysis of distance and transport accessibility on bicycle use: the example of the University of Lyon (France)</w:t>
               </w:r>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Güney Celbiş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -894,256 +894,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Difficulties of Continuing Physical Activity during the COVID-19 Crisis in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in exposures to physically demanding working conditions in France in 2003, 2010, and 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.73-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03978273v1</w:t>
+                <w:t xml:space="preserve">hal-03426056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in exposures to physically demanding working conditions in France in 2003, 2010, and 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the Difficulties of Continuing Physical Activity during the COVID-19 Crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Penot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426056v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03978273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Protection Measures for Occupational Exposure to Carcinogenic Chemicals in France: The Links between Regulations on Chemicals and Effective Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (14), pp.8553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1190,51 +1190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do Gender Differences in Daily Mobility Behaviours persist among workers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,51 +1294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la validation des acquis de l'expérience (VAE) à l'université : quels défis, quels bénéficiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1500,278 +1500,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeownership and job-match quality in France Housing studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunet</w:t>
+                <w:t xml:space="preserve">Young people and the private car: A love-hate relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Housing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02673037.2019.1642451⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.102235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194174v1</w:t>
+                <w:t xml:space="preserve">hal-02456502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young people and the private car: A love-hate relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bayart</w:t>
+                <w:t xml:space="preserve">Homeownership and job-match quality in France Housing studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.102235. </w:t>
+              <w:t xml:space="preserve">Housing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.925-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02673037.2019.1642451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456502v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité domicile-travail des actifs de l’aire urbaine lyonnaise : une approche temporelle (1995-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1900,64 +1900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the Control Strategies for Occupational Exposure to Carcinogenic, Mutagenic, and Reprotoxic Chemicals in France (2003-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,64 +2034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’activité réduite et leurs impacts sur les trajectoires professionnelles : Une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129 (1), pp.11 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2138,64 +2138,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities in the control of the occupational exposure in France to carcinogenic, mutagenic and reprotoxic chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,64 +2272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do regulations protect workers from occupational exposures to carcinogenic, mutagenic and reprotoxic (CMR) agents in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2406,51 +2406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,217 +2521,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Huguet</w:t>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">S. Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bally</w:t>
+                <w:t xml:space="preserve">A. Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benayoun</w:t>
+                <w:t xml:space="preserve">J. Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
+                <w:t xml:space="preserve">N. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), 11 p. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01670155v1</w:t>
+                <w:t xml:space="preserve">halshs-01819359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,191 +2780,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bertaux</w:t>
+                <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonastre</w:t>
+                <w:t xml:space="preserve">David Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Costa</w:t>
+                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01819359v1</w:t>
+                <w:t xml:space="preserve">halshs-01670155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily (im)mobility behaviours in France: An application of hurdle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,6776 +2985,7028 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116, pp.456-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tra.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp. 156-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01619178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Amaz</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421101v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité internationale des étudiants du supérieur et débuts de vie active</w:t>
+                <w:t xml:space="preserve">L’exposition des travailleurs de nuit aux facteurs de pénibilité en France : les enseignements de l’enquête SUMER 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tonietta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.172.0064⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (6), pp.397 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784955v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition des travailleurs de nuit aux facteurs de pénibilité en France : les enseignements de l’enquête SUMER 2010</w:t>
+                <w:t xml:space="preserve">Mobilité internationale des étudiants du supérieur et débuts de vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Tonietta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.06.006⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXXII (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.172.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653409v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp. 47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01524444v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90 (2), pp. 227-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay for road safety improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Haddak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation à long terme d’un programme de réentraînement à l’effort pour les lombalgies : existe-t-il des facteurs influençant la reprise des activités professionnelles et de loisirs ?</w:t>
+                <w:t xml:space="preserve">Le devenir professionnel des bénéficiaires des clauses d’insertion des marchés publics après leur sortie du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.13-21</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.121-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002851v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir professionnel des bénéficiaires des clauses d’insertion des marchés publics après leur sortie du dispositif</w:t>
+                <w:t xml:space="preserve">Évaluation à long terme d’un programme de réentraînement à l’effort pour les lombalgies : existe-t-il des facteurs influençant la reprise des activités professionnelles et de loisirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Nechba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Volckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 136, pp.121-143</w:t>
+              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01446738v1</w:t>
+                <w:t xml:space="preserve">hal-02002851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résider en ZUS influe-t-il sur la mobilité quotidienne des actifs ? Une analyse économétrique à partir de l’Enquête Ménages Déplacements de Lyon 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Athens Journal of Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp. 11-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237575v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+                <w:t xml:space="preserve">Résider en ZUS influe-t-il sur la mobilité quotidienne des actifs ? Une analyse économétrique à partir de l’Enquête Ménages Déplacements de Lyon 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens Journal of Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3), pp.551-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.673.0551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237499v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the patients’ preferences for home blood transfusion : a WTA-WTP Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (1), pp. 45-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01157693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des politiques d'exonérations territoriales : méthodes d'évaluation et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1-2 (206-207), pp. 117-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career: Testing a Statistical Discrimination Model of the Gender Wage Gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Belley</w:t>
+                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Labor Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp. 231-260</w:t>
+              <w:t xml:space="preserve">ATINER’S Conference Paper Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HEA2015-1545, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01147108v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéficiaires de la valorisation des acquis de l'expérience : l'exemple de la région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (6), pp. 1131-1158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career: Testing a Statistical Discrimination Model of the Gender Wage Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATINER’S Conference Paper Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, HEA2015-1545, 20 p</w:t>
+              <w:t xml:space="preserve">Research in Labor Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp. 231-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237556v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01147108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), art. 56, 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2458-14-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
+                <w:t xml:space="preserve">Le rôle de l'accompagnement dans la réussite des parcours de validation des acquis de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp. 47-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080555v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'accompagnement dans la réussite des parcours de validation des acquis de l'expérience</w:t>
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 125, pp. 47-68</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954928v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of the Gender Wage Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapt International Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (18), 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation continue, un moyen de réduire les inégalités salariales entre hommes et femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp. 279-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic treatment of few protest responses in willingness-to-pay studies: An application in health care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Cancer Patients' Willingness to Pay for Blood Transfusion at Home: Results from a contingent valuation study in a French cancer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (2), pp. 53-74</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp. 289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00681345v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Patients' Willingness to Pay for Blood Transfusion at Home: Results from a contingent valuation study in a French cancer network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Economic treatment of few protest responses in willingness-to-pay studies: An application in health care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (3), pp. 289-300</w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp. 53-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642497v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 200-201, pp. 1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing the Benefit for Cancer Patients of Receiving Blood Transfusions at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Benefit-Cost Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (3), pp.Article 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2202/2152-2812.1017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et trajectoires salariales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 124, pp. 17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and compliance with clinical practice guidelines: A pilot study for initial sarcoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (6), pp. 307-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (1), pp. 121-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00406500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.121-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do women's wages increase so slowly throughout their career? A dynamic model of statistical discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LABOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.291-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9914.2008.00409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00308783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration des transfusions sanguines à l'hôpital ou à domicile ? Le choix des patients atteints de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 (11), pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion professionnelle des jeunes et mesures publiques : des trajectoires différenciées entre hommes et femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 81, pp. 225-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation salariale et professionnelle de la formation en entreprise diffère-t-elle selon le sexe ? : l'exemple canadien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 175-176 (4-5), pp. 147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00360079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecarts salariaux et disparités professionnelles entre sexes : développements théoriques et validité empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arachidonic Acid Differentially Affects Basal and Lipopolysaccharide-Induced sPLA 2 -IIA Expression in Alveolar Macrophages through NF-κB and PPAR-γ–Dependent Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Alaoui-El-Azher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lilienbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 61 (4), pp.786-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1124/mol.61.4.786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02863064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles théories de la discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7, pp.83-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of arachidonic acid metabolism and cyclic AMP content of human alveolar macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chouaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masliah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eicosanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 5 (3-4), pp.185-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigen-dependent activation of alveolar macrophages from ovalbumin-sensitized guinea-pigs: relevance of the route of administration and the amount of antigen provided.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lagente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 20 ((6)), pp.693-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2222.1990.tb02710.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la taxe à la parentalité : le cas du Québec</w:t>
+                <w:t xml:space="preserve">Évaluation de la taxe à la parentalité : le cas du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème conférence annuelle TEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXème conférence annuelle de la fédération de recherche "Théorie et Évaluation des Politiques Publiques" (TEPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures et marchés agricoles, ressources et territoires (SMART); Centre de recherche en économie &amp; management (CREM), Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la taxe à la parentalité : le cas du Québec</w:t>
+                <w:t xml:space="preserve">Le choix de l'entrepreneuriat chez les jeunes : quelles trajectoires professionnelles pour y parvenir et quelle pérennité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lacroix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de microéconomie appliquée (JMA) 2025</w:t>
+              <w:t xml:space="preserve">41emes Journées de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559512v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young people and the private car: a love-hate relationship</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+                <w:t xml:space="preserve">Évaluation de la taxe à la parentalité : le cas du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Microéconomie Appliquée (JMA) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163268v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily immobility and mobility behaviours: An Application of hurdle models in a French case study</w:t>
+                <w:t xml:space="preserve">Le choix de l'entrepreneuriat chez les jeunes : quelles trajectoires professionnelles pour y parvenir et quelle pérennité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXème conférence annuelle TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002922v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily immobility and mobility behaviours: An Application of hurdle models in a French case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Young people and the private car: a love-hate relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference in Travel Behavior Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002921v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Daily immobility and mobility behaviours: An Application of hurdle models in a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01301932v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of health information systems on hospital bed occupancy rates in French hospitals: results from the e-SI (PREPS-SIPS) study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daily immobility and mobility behaviours: An Application of hurdle models in a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">15th International Conference in Travel Behavior Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421058v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328996v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01301932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Information System Adoption And Hospital Accreditation Decisions In France: Results From The E-SI (PREPS-SIPS) Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Impact of health information systems on hospital bed occupancy rates in French hospitals: results from the e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress in Health Economics, Milan, Italie, 12-15 juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01193143v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité quotidienne des actifs résidant en zones urbaines sensibles et accès à l'emploi : Une analyse économétrique à partir de l'Enquête Ménages Déplacements de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Liens entre Inégalités socio-territoriales, santé et transport, ARC-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bron, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01147102v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d’exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France : les enseignements de l'enquête SUMER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Information System Adoption And Hospital Accreditation Decisions In France: Results From The E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARES, "Risques du travail"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11th World Congress in Health Economics, Milan, Italie, 12-15 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01087916v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01193143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories économiques de la discrimination entre genres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilité quotidienne des actifs résidant en zones urbaines sensibles et accès à l'emploi : Une analyse économétrique à partir de l'Enquête Ménages Déplacements de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Genre et Politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Liens entre Inégalités socio-territoriales, santé et transport, ARC-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01077148v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01147102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortes expositions aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) sont-elles l'apanage des emplois précaires et peu qualifiés ?</w:t>
+                <w:t xml:space="preserve">Inégalités d’exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Economie et de Gestion Médicale, Paris, 28 janvier 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">DARES, "Risques du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954964v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01087916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les théories économiques de la discrimination entre genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Association Annual Meeting, Tampa Bay, Floride, 23-25 Novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tampa, United States</w:t>
+              <w:t xml:space="preserve">Journées Genre et Politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954790v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01077148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Les fortes expositions aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) sont-elles l'apanage des emplois précaires et peu qualifiés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options for the Control of Influenza, Cape Town, 7 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">Journée d'Economie et de Gestion Médicale, Paris, 28 janvier 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954710v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Southern Economic Association Annual Meeting, Tampa Bay, Floride, 23-25 Novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954966v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Belley</w:t>
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Economic Association Conference, HEC Montréal, Montréal, 30 mai - 2 juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Options for the Control of Influenza, Cape Town, 7 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954794v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation continue, un moyen de réduire les inégalités salariales entre hommes et femmes ?</w:t>
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lacroix</w:t>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Savoie-Mont Blanc, Chambéry,8 mars 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954968v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+                <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 15th Annual European Congress, Berlin, 7 novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Canadian Economic Association Conference, HEC Montréal, Montréal, 30 mai - 2 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954709v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Belley</w:t>
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Missouri Valley Economic Association Annual Meeting, Memphis, 25-27 octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Memphis, United States</w:t>
+              <w:t xml:space="preserve">ISPOR 15th Annual European Congress, Berlin, 7 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954797v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La formation continue, un moyen de réduire les inégalités salariales entre hommes et femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Université Savoie-Mont Blanc, Chambéry,8 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588711v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunet</w:t>
+                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Missouri Valley Economic Association Annual Meeting, Memphis, 25-27 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588211v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of homeownership on job-match quality perceptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès de l'AFSE Nanterre, 10-11 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954926v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeownership and job-match quality perceptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée (JMA), Dijon, 4-5 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00450777v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of homeownership on job-match quality perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58ème Congrès de l'AFSE Nanterre, 10-11 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homeownership and job-match quality perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée (JMA), Dijon, 4-5 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Congrès annuel de la Société canadienne de sciences économiques, Montebello (Canada), 14-16 mai 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montebello, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00279676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9764,344 +10016,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor du travail indépendant en début du vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas, Couppié (Coord.); Arnaud, Dupray (Coord.); Céline, Gasquet (Coord.); Elsa, Personnaz (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins vers l’emploi et la vie adulte : l’inégalité des possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEREQ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-140, 2022, Céreq Essentiels, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57706/cereqessentiels-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03935084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes formes d'activités réduites et leurs impacts sur les trajectoires professionnelles des actifs expérimentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Ait Bihi Ouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et impact des activités réduites : les résultats issus de 5 recherches soutenues par Pôle emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, , pp.139-232, 2016, Collection "Études et recherches", "Pôle emploi"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation professionnelle sans effets sur les salaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Hervé Lorenzi et Hélène Xuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France face au vieillissement : Le grand défi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Descartes &amp; Cie, pp. 251-256, 2013, Collection Chaire Transitions démographiques, Transitions économiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10111,741 +10363,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Home ownership Harm Labour Market Performances? A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of health care expenditures on survival in locally advanced and metastatic Non Small Cell Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Montella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term cost impact of compliance with clinical practice guidelines for initial sarcoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunet</w:t>
+                <w:t xml:space="preserve">Analyzing the determinants of willingness-to-pay values for testing the validity of the contingent valuation method. Application to home care compared to hospital care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00267041v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00303725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the determinants of willingness-to-pay values for testing the validity of the contingent valuation method. Application to home care compared to hospital care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+                <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00303725v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do women's wages increase so slowly throughout their career? A dynamic model of statistical discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00193372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation salariale et professionnelle de la formation en entreprise diffère-t-elle selon le sexe ? : l'exemple canadien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00142878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10855,1288 +11107,1288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance participative et planification du transport ferroviaire : quels enjeux pour les SERM ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d'activité réduite et leurs impacts sur les trajectoires professionnelles : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’activité réduite et leurs impacts sur les trajectoires professionnelles : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactual approach with survival or time to event outcomes: An application to an exhaustive cohort of Epithelial Ovarian Carcinoma in the Rhône-Alps region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Huguet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité internationale des étudiants du supérieur et débuts de vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne des actifs résidant en zones urbaines sensibles et accès à l'emploi : Une analyse économétrique à partir de l'Enquête Ménages Déplacements de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir professionnel des bénéficiaires des clauses d'insertion des marchés publics après leur sortie du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'accompagnement dans la réussite des parcours de validation des acquis de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d'exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay for road safety improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouloud Haddak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00950017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information content of the WTP-WTA gap : An empirical analysis among severely ill patients</w:t>
+                <w:t xml:space="preserve">L'impact des politiques d'exonérations territoriales : méthodes d'évaluation et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00697762v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des politiques d'exonérations territoriales : méthodes d'évaluation et résultats</w:t>
+                <w:t xml:space="preserve">Les bénéficiaires de la validation des acquis de l'expérience : l'exemple de la Région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00744480v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéficiaires de la validation des acquis de l'expérience : l'exemple de la Région Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">The information content of the WTP-WTA gap : An empirical analysis among severely ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00695924v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00697762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of the Gender Wage Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00735742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homeownership and job-match quality in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00649088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12146,839 +12398,839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFICARD - L’organisation des soins et la vie avec l’insuffisance cardiaque Etude exploratoire sur les interactions entre les patients et leur prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Amate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon - Université Claude Bernard Lyon1; université de Lyon 2. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes formes d’activité réduite et leurs impacts sur les trajectoires professionnelles des actifs expérimentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Aitboihiouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Rapport final de l’Appel à Projet de recherche Pôle Emploi 2015, Convention de recherche : n° 102 926, Pôle Emploi. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction de l'animation de la recherche, des études et des statistiques (DARES). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'emploi dans les territoires de la politique de la ville : un appariement entre emplois et populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modibo Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'emploi dans les territoires de la politique de la ville : un appariement entre emplois et populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modibo Sidibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Centre National de la Recherche Scientifique (CNRS). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956910v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956915v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13125,51 +13377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.233.0107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2450" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pam.22583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.233.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#252;ney Celbi&#351;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumoulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.12.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefanelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plantier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2019.1642451" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2018.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.172.0064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tonietta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.06.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Haddak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.01.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volckmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Remonnay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456693v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9914.2008.00409.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF2M27R9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Alaoui-El-Azher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzheng Wu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Israel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lilienbaum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.61.4.786" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouaid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Havet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masliah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumarey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.1990.tb02710.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99KLTMRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163268v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002922v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954794v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954797v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954926v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqessentiels-04" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ait Bihi Ouali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303725v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189756v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pinel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis P&#233;not" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143900v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouloud Haddak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744480v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735742v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649088v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Amate" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aitboihiouali" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidib&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810495v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidibe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pam.22583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.233.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.233.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#252;ney Celbi&#351;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumoulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063539" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.12.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefanelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plantier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2019.1642451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2018.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XQ617KP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tonietta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.06.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.172.0064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Haddak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volckmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Remonnay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308783v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9914.2008.00409.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF2M27R9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Alaoui-El-Azher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzheng Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Israel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lilienbaum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.61.4.786" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouaid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Havet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masliah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumarey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.1990.tb02710.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99KLTMRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559512v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193143v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954790v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqessentiels-04" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ait Bihi Ouali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267041v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189756v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pinel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis P&#233;not" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouloud Haddak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744480v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697762v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Amate" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446751v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aitboihiouali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidib&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidibe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>