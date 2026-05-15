--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -106,395 +106,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicycle use in the university community: Empirical analysis using MobiCampus-UdL data (Lyon, France)</w:t>
+                <w:t xml:space="preserve">Le recours au travail indépendant en début de carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2450⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.107-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.233.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562147v1</w:t>
+                <w:t xml:space="preserve">hal-04283660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of parental benefits on disadvantaged households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Analysis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (3), pp.761-779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pam.22583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours au travail indépendant en début de carrière</w:t>
+                <w:t xml:space="preserve">Bicycle use in the university community: Empirical analysis using MobiCampus-UdL data (Lyon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bayart</w:t>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (3), pp.107-153. </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.299-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.233.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283660v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Parental Benefits on Disadvantaged Households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Analysis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.761-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -532,51 +532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des inégalités de sinistralité au travail en France : les enseignements de l’enquête SUMER 2010-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (3), pp.61-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -604,213 +604,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pénibilité au travail dans les professions de l'économie verte</w:t>
+                <w:t xml:space="preserve">The links between difficult working conditions and sickness absences in the case of French workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Penot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.160-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/labr.12241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165423v1</w:t>
+                <w:t xml:space="preserve">hal-03964279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The links between difficult working conditions and sickness absences in the case of French workers</w:t>
+                <w:t xml:space="preserve">La pénibilité au travail dans les professions de l'économie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166-167, pp.19-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/labr.12241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03964279v1</w:t>
+                <w:t xml:space="preserve">hal-04165423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear and interaction effect analysis of distance and transport accessibility on bicycle use: the example of the University of Lyon (France)</w:t>
               </w:r>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Güney Celbiş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -894,256 +894,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in exposures to physically demanding working conditions in France in 2003, 2010, and 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the Difficulties of Continuing Physical Activity during the COVID-19 Crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Penot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426056v1</w:t>
+                <w:t xml:space="preserve">halshs-03978273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Difficulties of Continuing Physical Activity during the COVID-19 Crisis in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in exposures to physically demanding working conditions in France in 2003, 2010, and 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.73-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03978273v1</w:t>
+                <w:t xml:space="preserve">hal-03426056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Protection Measures for Occupational Exposure to Carcinogenic Chemicals in France: The Links between Regulations on Chemicals and Effective Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (14), pp.8553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1190,51 +1190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do Gender Differences in Daily Mobility Behaviours persist among workers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,51 +1294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la validation des acquis de l'expérience (VAE) à l'université : quels défis, quels bénéficiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1506,90 +1506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young people and the private car: A love-hate relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.102235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1708,870 +1708,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité domicile-travail des actifs de l’aire urbaine lyonnaise : une approche temporelle (1995-2015)</w:t>
+                <w:t xml:space="preserve">La validation des acquis de l'expérience : une analyse des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.133-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440063v1</w:t>
+                <w:t xml:space="preserve">hal-02002888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La validation des acquis de l'expérience : une analyse des parcours</w:t>
+                <w:t xml:space="preserve">Trends in the Control Strategies for Occupational Exposure to Carcinogenic, Mutagenic, and Reprotoxic Chemicals in France (2003-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (5), pp.488-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxz021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002888v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in the Control Strategies for Occupational Exposure to Carcinogenic, Mutagenic, and Reprotoxic Chemicals in France (2003-2010)</w:t>
+                <w:t xml:space="preserve">Les pratiques d’activité réduite et leurs impacts sur les trajectoires professionnelles : Une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (5), pp.488-504. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (1), pp.11 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxz021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.291.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476291v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d’activité réduite et leurs impacts sur les trajectoires professionnelles : Une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Inequalities in the control of the occupational exposure in France to carcinogenic, mutagenic and reprotoxic chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.291.0011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002883v1</w:t>
+                <w:t xml:space="preserve">hal-01862797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities in the control of the occupational exposure in France to carcinogenic, mutagenic and reprotoxic chemicals</w:t>
+                <w:t xml:space="preserve">La mobilité domicile-travail des actifs de l’aire urbaine lyonnaise : une approche temporelle (1995-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (1), pp.140-147. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.47-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.9552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862797v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do regulations protect workers from occupational exposures to carcinogenic, mutagenic and reprotoxic (CMR) agents in France?</w:t>
+                <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp. 40-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01784957v1</w:t>
+                <w:t xml:space="preserve">halshs-01618724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dervaux</w:t>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pagès</w:t>
+                <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanette Deniès</w:t>
+                <w:t xml:space="preserve">David Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784310v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,462 +2616,471 @@
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01819359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily (im)mobility behaviours in France: An application of hurdle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.456-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2018.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618724v1</w:t>
+                <w:t xml:space="preserve">hal-01849520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
+                <w:t xml:space="preserve">Do regulations protect workers from occupational exposures to carcinogenic, mutagenic and reprotoxic (CMR) agents in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.389 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01670155v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily (im)mobility behaviours in France: An application of hurdle models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Deniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S101 - S118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849520v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3113,172 +3113,172 @@
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 102, pp. 156-165. </w:t>
+              <w:t xml:space="preserve">, 2017, 98, pp. 47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619178v1</w:t>
+                <w:t xml:space="preserve">halshs-01421101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), pp.425-432. </w:t>
@@ -3329,51 +3329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition des travailleurs de nuit aux facteurs de pénibilité en France : les enseignements de l’enquête SUMER 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tonietta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3492,907 +3492,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01784955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Amaz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (2), pp. 227-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421101v1</w:t>
+                <w:t xml:space="preserve">halshs-01446700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp. 156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01446700v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness-to-pay for road safety improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le devenir professionnel des bénéficiaires des clauses d’insertion des marchés publics après leur sortie du dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefèvre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.121-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237566v1</w:t>
+                <w:t xml:space="preserve">halshs-01446738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir professionnel des bénéficiaires des clauses d’insertion des marchés publics après leur sortie du dispositif</w:t>
+                <w:t xml:space="preserve">Évaluation à long terme d’un programme de réentraînement à l’effort pour les lombalgies : existe-t-il des facteurs influençant la reprise des activités professionnelles et de loisirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Nechba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Volckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 136, pp.121-143</w:t>
+              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446738v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation à long terme d’un programme de réentraînement à l’effort pour les lombalgies : existe-t-il des facteurs influençant la reprise des activités professionnelles et de loisirs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anouar Nechba</w:t>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Volckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.13-21</w:t>
+              <w:t xml:space="preserve">Athens Journal of Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp. 11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002851v1</w:t>
+                <w:t xml:space="preserve">halshs-01237499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+                <w:t xml:space="preserve">Résider en ZUS influe-t-il sur la mobilité quotidienne des actifs ? Une analyse économétrique à partir de l’Enquête Ménages Déplacements de Lyon 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens Journal of Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3), pp.551-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.673.0551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237499v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résider en ZUS influe-t-il sur la mobilité quotidienne des actifs ? Une analyse économétrique à partir de l’Enquête Ménages Déplacements de Lyon 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+                <w:t xml:space="preserve">Willingness-to-pay for road safety improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Haddak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
+                <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (3), pp.551-580. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.673.0551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237575v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the patients’ preferences for home blood transfusion : a WTA-WTP Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4493,359 +4493,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career: Testing a Statistical Discrimination Model of the Gender Wage Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATINER’S Conference Paper Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, HEA2015-1545, 20 p</w:t>
+              <w:t xml:space="preserve">Research in Labor Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp. 231-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237556v1</w:t>
+                <w:t xml:space="preserve">halshs-01147108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéficiaires de la valorisation des acquis de l'expérience : l'exemple de la région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (6), pp. 1131-1158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career: Testing a Statistical Discrimination Model of the Gender Wage Gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Belley</w:t>
+                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Labor Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp. 231-260</w:t>
+              <w:t xml:space="preserve">ATINER’S Conference Paper Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HEA2015-1545, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01147108v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,90 +5004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5112,77 +5112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of the Gender Wage Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapt International Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (18), 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5220,51 +5220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation continue, un moyen de réduire les inégalités salariales entre hommes et femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp. 279-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5283,243 +5283,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Patients' Willingness to Pay for Blood Transfusion at Home: Results from a contingent valuation study in a French cancer network</w:t>
+                <w:t xml:space="preserve">Economic treatment of few protest responses in willingness-to-pay studies: An application in health care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (3), pp. 289-300</w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp. 53-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642497v1</w:t>
+                <w:t xml:space="preserve">halshs-00681345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic treatment of few protest responses in willingness-to-pay studies: An application in health care</w:t>
+                <w:t xml:space="preserve">Cancer Patients' Willingness to Pay for Blood Transfusion at Home: Results from a contingent valuation study in a French cancer network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (2), pp. 53-74</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp. 289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00681345v1</w:t>
+                <w:t xml:space="preserve">halshs-00642497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
               </w:r>
@@ -5531,51 +5531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 200-201, pp. 1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5626,51 +5626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5711,764 +5711,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété immobilière et trajectoires salariales en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 124, pp. 17-27</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00491070v1</w:t>
+                <w:t xml:space="preserve">halshs-00667277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriété immobilière et trajectoires salariales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124, pp. 17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00667277v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and compliance with clinical practice guidelines: A pilot study for initial sarcoma treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (6), pp. 307-327</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp. 121-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954975v1</w:t>
+                <w:t xml:space="preserve">halshs-00406500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24 (1), pp. 121-155</w:t>
+              <w:t xml:space="preserve">, 2009, pp.121-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00406500v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Costs and compliance with clinical practice guidelines: A pilot study for initial sarcoma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.121-155</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (6), pp. 307-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990145v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do women's wages increase so slowly throughout their career? A dynamic model of statistical discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Administration des transfusions sanguines à l'hôpital ou à domicile ? Le choix des patients atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (11), pp. 1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00308783v1</w:t>
+                <w:t xml:space="preserve">halshs-00353328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration des transfusions sanguines à l'hôpital ou à domicile ? Le choix des patients atteints de cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why do women's wages increase so slowly throughout their career? A dynamic model of statistical discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.291-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9914.2008.00409.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00353328v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00308783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion professionnelle des jeunes et mesures publiques : des trajectoires différenciées entre hommes et femmes</w:t>
               </w:r>
@@ -6655,243 +6655,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachidonic Acid Differentially Affects Basal and Lipopolysaccharide-Induced sPLA 2 -IIA Expression in Alveolar Macrophages through NF-κB and PPAR-γ–Dependent Pathways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles théories de la discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.83-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02863064v1</w:t>
+                <w:t xml:space="preserve">halshs-00368306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles théories de la discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arachidonic Acid Differentially Affects Basal and Lipopolysaccharide-Induced sPLA 2 -IIA Expression in Alveolar Macrophages through NF-κB and PPAR-γ–Dependent Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Alaoui-El-Azher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongzheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lilienbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 61 (4), pp.786-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.61.4.786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368306v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02863064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of arachidonic acid metabolism and cyclic AMP content of human alveolar macrophages.</w:t>
               </w:r>
@@ -7174,502 +7174,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la taxe à la parentalité : le cas du Québec</w:t>
+                <w:t xml:space="preserve">Le choix de l'entrepreneuriat chez les jeunes : quelles trajectoires professionnelles pour y parvenir et quelle pérennité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème conférence annuelle de la fédération de recherche "Théorie et Évaluation des Politiques Publiques" (TEPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structures et marchés agricoles, ressources et territoires (SMART); Centre de recherche en économie &amp; management (CREM), Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">41emes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559526v1</w:t>
+                <w:t xml:space="preserve">hal-05578623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix de l'entrepreneuriat chez les jeunes : quelles trajectoires professionnelles pour y parvenir et quelle pérennité ?</w:t>
+                <w:t xml:space="preserve">Évaluation de la taxe à la parentalité : le cas du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41emes Journées de Microéconomie Appliquée (JMA)</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Microéconomie Appliquée (JMA) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578623v1</w:t>
+                <w:t xml:space="preserve">hal-05559512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la taxe à la parentalité : le cas du Québec</w:t>
+                <w:t xml:space="preserve">Le choix de l'entrepreneuriat chez les jeunes : quelles trajectoires professionnelles pour y parvenir et quelle pérennité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Microéconomie Appliquée (JMA) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XXème conférence annuelle TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559512v1</w:t>
+                <w:t xml:space="preserve">hal-05578619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix de l'entrepreneuriat chez les jeunes : quelles trajectoires professionnelles pour y parvenir et quelle pérennité ?</w:t>
+                <w:t xml:space="preserve">Évaluation de la taxe à la parentalité : le cas du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème conférence annuelle TEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXème conférence annuelle de la fédération de recherche "Théorie et Évaluation des Politiques Publiques" (TEPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures et marchés agricoles, ressources et territoires (SMART); Centre de recherche en économie &amp; management (CREM), Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578619v1</w:t>
+                <w:t xml:space="preserve">hal-05559526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young people and the private car: a love-hate relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7707,491 +7707,491 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily immobility and mobility behaviours: An Application of hurdle models in a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th International Conference in Travel Behavior Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002922v1</w:t>
+                <w:t xml:space="preserve">hal-02002921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily immobility and mobility behaviours: An Application of hurdle models in a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference in Travel Behavior Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002921v1</w:t>
+                <w:t xml:space="preserve">hal-02002922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Impact of health information systems on hospital bed occupancy rates in French hospitals: results from the e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01301932v1</w:t>
+                <w:t xml:space="preserve">halshs-01421058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of health information systems on hospital bed occupancy rates in French hospitals: results from the e-SI (PREPS-SIPS) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421058v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,129 +8207,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328996v1</w:t>
+                <w:t xml:space="preserve">halshs-01301932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Information System Adoption And Hospital Accreditation Decisions In France: Results From The E-SI (PREPS-SIPS) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,77 +8384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne des actifs résidant en zones urbaines sensibles et accès à l'emploi : Une analyse économétrique à partir de l'Enquête Ménages Déplacements de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Liens entre Inégalités socio-territoriales, santé et transport, ARC-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8492,90 +8492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d’exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARES, "Risques du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
@@ -8686,90 +8686,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortes expositions aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) sont-elles l'apanage des emplois précaires et peu qualifiés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Economie et de Gestion Médicale, Paris, 28 janvier 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8788,506 +8788,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Belley</w:t>
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Association Annual Meeting, Tampa Bay, Floride, 23-25 Novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tampa, United States</w:t>
+              <w:t xml:space="preserve">Options for the Control of Influenza, Cape Town, 7 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954790v1</w:t>
+                <w:t xml:space="preserve">halshs-00954710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options for the Control of Influenza, Cape Town, 7 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954710v1</w:t>
+                <w:t xml:space="preserve">halshs-00954966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Canadian Economic Association Conference, HEC Montréal, Montréal, 30 mai - 2 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954966v1</w:t>
+                <w:t xml:space="preserve">halshs-00954794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Economic Association Conference, HEC Montréal, Montréal, 30 mai - 2 juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Southern Economic Association Annual Meeting, Tampa Bay, Floride, 23-25 Novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954794v1</w:t>
+                <w:t xml:space="preserve">halshs-00954790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9368,51 +9368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation continue, un moyen de réduire les inégalités salariales entre hommes et femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Savoie-Mont Blanc, Chambéry,8 mars 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9437,77 +9437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of Gender Wage Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missouri Valley Economic Association Annual Meeting, Memphis, 25-27 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9558,77 +9558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
@@ -9683,51 +9683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9746,191 +9746,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of homeownership on job-match quality perceptions</w:t>
+                <w:t xml:space="preserve">Homeownership and job-match quality perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès de l'AFSE Nanterre, 10-11 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée (JMA), Dijon, 4-5 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954926v1</w:t>
+                <w:t xml:space="preserve">halshs-00450777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeownership and job-match quality perceptions</w:t>
+                <w:t xml:space="preserve">The impact of homeownership on job-match quality perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée (JMA), Dijon, 4-5 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de l'AFSE Nanterre, 10-11 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00450777v1</w:t>
+                <w:t xml:space="preserve">halshs-00954926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
               </w:r>
@@ -10043,77 +10043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor du travail indépendant en début du vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas, Couppié (Coord.); Arnaud, Dupray (Coord.); Céline, Gasquet (Coord.); Elsa, Personnaz (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins vers l’emploi et la vie adulte : l’inégalité des possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
@@ -10164,77 +10164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes formes d'activités réduites et leurs impacts sur les trajectoires professionnelles des actifs expérimentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Ait Bihi Ouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10403,51 +10403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10478,51 +10478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Home ownership Harm Labour Market Performances? A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10540,103 +10540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of health care expenditures on survival in locally advanced and metastatic Non Small Cell Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Montella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10652,364 +10652,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term cost impact of compliance with clinical practice guidelines for initial sarcoma treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00322614v1</w:t>
+                <w:t xml:space="preserve">halshs-00267041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the determinants of willingness-to-pay values for testing the validity of the contingent valuation method. Application to home care compared to hospital care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00303725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunet</w:t>
+                <w:t xml:space="preserve">Short-Term cost impact of compliance with clinical practice guidelines for initial sarcoma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00267041v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do women's wages increase so slowly throughout their career? A dynamic model of statistical discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11209,51 +11209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d'activité réduite et leurs impacts sur les trajectoires professionnelles : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11297,64 +11297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’activité réduite et leurs impacts sur les trajectoires professionnelles : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11372,90 +11372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactual approach with survival or time to event outcomes: An application to an exhaustive cohort of Epithelial Ovarian Carcinoma in the Rhône-Alps region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11552,77 +11552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne des actifs résidant en zones urbaines sensibles et accès à l'emploi : Une analyse économétrique à partir de l'Enquête Ménages Déplacements de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11653,64 +11653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir professionnel des bénéficiaires des clauses d'insertion des marchés publics après leur sortie du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11722,572 +11722,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'accompagnement dans la réussite des parcours de validation des acquis de l'expérience</w:t>
+                <w:t xml:space="preserve">Inégalités d'exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098757v1</w:t>
+                <w:t xml:space="preserve">halshs-01098761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d'exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willingness-to-pay for road safety improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouloud Haddak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098761v1</w:t>
+                <w:t xml:space="preserve">halshs-00950017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness-to-pay for road safety improvement</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rôle de l'accompagnement dans la réussite des parcours de validation des acquis de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouloud Haddak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-00950017v1</w:t>
+                <w:t xml:space="preserve">halshs-01098757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des politiques d'exonérations territoriales : méthodes d'évaluation et résultats</w:t>
+                <w:t xml:space="preserve">The information content of the WTP-WTA gap : An empirical analysis among severely ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00744480v1</w:t>
+                <w:t xml:space="preserve">halshs-00697762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéficiaires de la validation des acquis de l'expérience : l'exemple de la Région Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">L'impact des politiques d'exonérations territoriales : méthodes d'évaluation et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00695924v1</w:t>
+                <w:t xml:space="preserve">halshs-00744480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information content of the WTP-WTA gap : An empirical analysis among severely ill patients</w:t>
+                <w:t xml:space="preserve">Les bénéficiaires de la validation des acquis de l'expérience : l'exemple de la Région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00697762v1</w:t>
+                <w:t xml:space="preserve">halshs-00695924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage Growth and Job Mobility in the Early Career : Testing a Statistical Discrimination Model of the Gender Wage Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12556,51 +12556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Aitboihiouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Rapport final de l’Appel à Projet de recherche Pôle Emploi 2015, Convention de recherche : n° 102 926, Pôle Emploi. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12635,90 +12635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction de l'animation de la recherche, des études et des statistiques (DARES). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12966,263 +12966,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956915v1</w:t>
+                <w:t xml:space="preserve">halshs-00956910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Herbin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956910v1</w:t>
+                <w:t xml:space="preserve">halshs-00956915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13377,51 +13377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pam.22583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.233.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.233.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#252;ney Celbi&#351;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumoulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063539" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.12.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefanelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plantier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2019.1642451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2018.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XQ617KP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tonietta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.06.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.172.0064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Haddak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volckmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Remonnay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308783v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9914.2008.00409.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF2M27R9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Alaoui-El-Azher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzheng Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Israel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lilienbaum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.61.4.786" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouaid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Havet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masliah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumarey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.1990.tb02710.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99KLTMRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559512v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193143v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954790v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqessentiels-04" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ait Bihi Ouali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267041v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189756v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pinel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis P&#233;not" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouloud Haddak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744480v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697762v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Amate" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446751v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aitboihiouali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidib&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidibe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.233.0107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pam.22583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2450" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.233.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#252;ney Celbi&#351;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumoulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.12.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefanelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plantier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2019.1642451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9552" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2018.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XQ617KP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tonietta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.06.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.172.0064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volckmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0551" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Haddak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Remonnay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9914.2008.00409.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF2M27R9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368306v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Alaoui-El-Azher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzheng Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Israel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lilienbaum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.61.4.786" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouaid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Havet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masliah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumarey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.1990.tb02710.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99KLTMRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559512v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193143v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954790v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqessentiels-04" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ait Bihi Ouali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189756v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pinel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis P&#233;not" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouloud Haddak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744480v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Amate" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446751v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aitboihiouali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidib&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidibe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>