--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1273,6232 +1273,6241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emotions and Valuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Theory : petits malentendus transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telos [France]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emotions and Valuations : Notre-Dame de Paris on Fire as a Case Study for Axiological Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.67--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">French Theory : petits malentendus transatlantiques</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Three Generations of the French Sociology of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.337-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41290-021-00139-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malentendus transatlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telos [France]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41290-021-00139-w⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Randall Collins, Charisma. Micro-Sociology of Power and Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (2), pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.622.0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.63-79</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Rot, François Vatin, Reynold Arnould, une poétique de l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et moi je l’aime toujours plus, la sociologie…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Randall Collins, Charisma. Micro-Sociology of Power and Influence</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cescosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.118--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2020.1756641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac en précurseur de la sociologie analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pragmatic Redefinition of Value(s): Toward a General Model of Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.75 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0263276420915993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten Proposals on Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte blanche à Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°128 (2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.128.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Axiological Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And I love sociology more and more</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.40--47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrivains et penseurs autour du Chambon-sur-Lignon : genèse d’une exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception américaine de Frame Analysis d'Erving Goffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.225-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.602.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeur et présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiologie du précieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toute vérité n'est pas bonne à délibérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Norbert Elias, Les Allemands. Luttes de pouvoir et développement de l’habitus aux XIX° et XX° siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et moi je l’aime toujours plus, la sociologie…</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs contre les prix. L’art contemporain à l’épreuve du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.53--63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie de la singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs contre les prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artification, ou l'art du point de vue nominaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiologie du précieux. Essai de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.92--107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie de la singularité: étapes et obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie axiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.153--168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une beauté scientifique ? De la description factuelle au jugement esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie axiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec les approches normatives des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Citton</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand y a-t-il désartification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix propositions sur les valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.291--313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misères de la sociologie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.119--126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artification de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.5--9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec &amp;quot;le religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l'art fait à la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Charlotte Guichard (dir.), De l’authenticité. Une histoire des valeurs de l’art (XVI°-XX° siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limits of Religious Analogy: The Example of Celebrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci3010071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublimating Resentment: Following Elias along Five Paths toward Another Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Figurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), http://hdl.handle.net/2027/spo.11217607.0002.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When is artification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cescosse</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction de la prostitution est une chimère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Badinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eliacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Obs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2494, pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping intermediaries in contemporary art according to pragmatic sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.695-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (3)</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Making of Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40-41, pp.119--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">A Pragmatic Redefinition of Value(s): Toward a General Model of Valuation</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Does 'Sociology of Culture' Mean? Notes on a Few Trans-Cultural Misunderstandings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.257-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sociology of Vocational Prizes: Recognition as Esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 37, pp.75 - 94. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 26 (5), pp.85--107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il séparer l'oeuvre de l'artiste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECTART </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is an Artistic Event ? A New Approach to the Sociological Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boekman Cahier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44, pp.159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Objets-personnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPUS-Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6, pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.40--47</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framing the Bullfight: Aesthetics Versus Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...2460 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01202781v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04911982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wokisme : les raisons d’un succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à l'obscurantisme woke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qui profite le flou? Tracer les frontières entre recherche et militantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Humanités attaquées. Discours militants et sciences de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Heinich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre-Dame des valeurs : Retour sur une émotion patrimoniale;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2024, 978-2-13-086202-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of a French pragmatic sociology of values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on valuation studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34 - 42, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003229353-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003229353-5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04856161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner n'est pas gratuit : des dons controversés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Heinich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notre-Dame des valeurs. Retour sur une émotion patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-158, 2024, 978-2-13-086202-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Beuvier</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Notre-Dame des valeurs. Retour sur une émotion patrimoniale</w:t>
+                <w:t xml:space="preserve">hal-03820769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Democratization of Visibility Capital: Face in the Age of Its Automated Technical Reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Politics of Visibility. Spaces, Actors, Practices and Technologies in the Visible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.133-158, 2024, 978-2-13-086202-4</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The University of Chicago Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">The New Politics of Visibility. Spaces, Actors, Practices and Technologies in the Visible</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilsel’s Genius, or the Epistemic Fecundity of Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Zilsel: Philosopher, Historian, Sociologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-330, 2022, Vienna Circle Institute Yearbook, 978-3-030-93687-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93687-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paradigme de l'art contemporain. Structures d'une révolution artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Folio essais, 978-2-07-013923-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My position on your position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For a New Classic Sociology. A Proposition, followed by a Debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiologie de la rationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Irrationnel aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur Une histoire de France. Entre sciences sociales et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Le Bart, Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire les sciences sociales. Ecrire en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133--144, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiologie de la conjugalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pouvoir des liens faibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil plutôt qu’une arme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Identité, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard-Folio, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déontologie du funambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Modernité disputée. Textes offerts à Pierre-André Taguieff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac du sociologue, entre réel, imaginaire et symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac, l’invention de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peintre des secondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse-Lautrec. Résolument moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'Orsay, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célébrité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdieu's Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu in Question. New Directions in French Sociology of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir la sociologie de sa préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le chef-d'œuvre inconnu ou l’entrée en régime vocationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’élite artiste. Excellence et singularité en régime démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folio Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.370, 2018, 978-2070774920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03716584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Art of Inflicting Suffering: Animals and Spectators in the Crucible of Contemporary Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ratiba Hadj - Moussa; Michael Nijhawan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suffering, Art and Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Folio essais, 978-2-07-013923-1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices of contemporary art : a pragmatic approach to a new artistic paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tasos Zembylas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistic Practices. Social Interactions and Cultural Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five Misunderstandings of Elias’ Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Dépelteau; Tatiana Savoia Landini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norbert Elias &amp; Social Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologies of Art: With and Against Art History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthew Rampley; Thierry Lenain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art History and Visual Studies in Europe. Transnational Discourses and National Frameworks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.185 - 195, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133--144, 2021</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir des camps, sortir du silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortir des camps, sortir du silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire voir. L'Art à l'épreuve de ses médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, 2009, Réflexions faites</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard-Folio, 2020</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Gogh Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeremy Tanner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Sociology of Art, a Reader </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigm or model : Van Gogh’s Heirs, or the Paradoxes of Authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goghmodern. Vincent Van Gogh and Contemporary Art, catalogue du Stedelijk Museum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAI Publishers, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée d'Orsay, 2019</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baquié at Malpassé: an «Adventure» in Contemporary Iconoclasm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Latour; Peter Weibel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iconoclash </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Rejection of Contemporary Art to Culture War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Lamont; Laurent Thévenot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Comparative Cultural Sociology. Repertoires of Evaluation in France and the United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2019</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sociology of Contemporary Art: Questions of Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Schaeffer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Think Art. Theory and Practice in the Art of Today </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Witte de With, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outside Art and Insider Artists: Gauging public reactions to contemporary art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vera Zolberg; Joni Cherbo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outsider Art and Insider Artists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Museum Curator to Exhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reesa Greenberg; Sandy Nairne; Bruce Ferguson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking about exhibitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.370, 2018, 978-2070774920</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pompidou Center and its Public: The Limits of an Utopian Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Lumley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Museum Time Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comedia; Routledge, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...1009 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7508,154 +7517,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centenaire du PEN club : pour la liberté d'expression : censures et autocensure : les littératures aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7665,140 +7674,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’une identité européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7smemwkf5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7866,51 +7875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47572AAF"/>
+    <w:nsid w:val="B990A055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8097,51 +8106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-heinich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/notre-dame-des-valeurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/La-valeur-des-personnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-marchaisse.fr/catalogue-le-pont-neuf-de-christo.html#.Y8kQLuzMKEs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/une-histoire-de-france/9782081470088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Coulter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768667241292572" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41290-021-00139-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276420915993" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.602.0225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3010071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Shapiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229353-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Beuvier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/accueil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/distributed/N/bo157940730.html#anchor-reviews" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93687-7_16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93687-7_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Le-paradigme-de-l-art-contemporain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224529v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04175239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Engel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadogiannis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7smemwkf5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-heinich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/notre-dame-des-valeurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/La-valeur-des-personnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-marchaisse.fr/catalogue-le-pont-neuf-de-christo.html#.Y8kQLuzMKEs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/une-histoire-de-france/9782081470088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Coulter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768667241292572" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41290-021-00139-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.622.0348" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276420915993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.602.0225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3010071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Shapiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229353-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Beuvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/accueil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/distributed/N/bo157940730.html#anchor-reviews" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93687-7_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93687-7_16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Le-paradigme-de-l-art-contemporain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224531v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04175239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Engel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadogiannis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7smemwkf5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>