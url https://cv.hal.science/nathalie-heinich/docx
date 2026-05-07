--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -747,51 +747,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -826,6688 +826,6619 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 254, pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535154v1</w:t>
+                <w:t xml:space="preserve">hal-05544965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur un conflit de paradigmes en sciences sociales</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 254, pp.213-222</w:t>
+                <w:t xml:space="preserve">La sociologie critique de la domination vue par la sociologie pragmatique des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (1), pp.289-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544965v1</w:t>
+                <w:t xml:space="preserve">hal-05535178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie critique de la domination vue par la sociologie pragmatique des valeurs</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (1), pp.289-302</w:t>
+                <w:t xml:space="preserve">The Value of Persons: A Pragmatic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535178v1</w:t>
+                <w:t xml:space="preserve">hal-05536955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Value of Persons: A Pragmatic Approach</w:t>
+                <w:t xml:space="preserve">NEUTRALITÉ, COMPRÉHENSION, TYPOLOGIE : TROIS LEÇONS WÉBÉRIENNES DE POSTURE SOCIOLOGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.141-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour from a French and Fresh Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/29768667241292572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étape dans la sociologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPUS-Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33-34, pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Three Generations of the French Sociology of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.337-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41290-021-00139-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions and Valuations : Notre-Dame de Paris on Fire as a Case Study for Axiological Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.67--83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Theory : petits malentendus transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telos [France]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions and Valuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malentendus transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telos [France]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Randall Collins, Charisma. Micro-Sociology of Power and Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (2), pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.622.0348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And I love sociology more and more</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.40--47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac en précurseur de la sociologie analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et moi je l’aime toujours plus, la sociologie…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cescosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.118--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2020.1756641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Rot, François Vatin, Reynold Arnould, une poétique de l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pragmatic Redefinition of Value(s): Toward a General Model of Valuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 43 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 37, pp.75 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0263276420915993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">NEUTRALITÉ, COMPRÉHENSION, TYPOLOGIE : TROIS LEÇONS WÉBÉRIENNES DE POSTURE SOCIOLOGIQUE</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten Proposals on Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte blanche à Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°128 (2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.128.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Axiological Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiologie du précieux. Essai de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.92--107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie de la singularité: étapes et obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs contre les prix. L’art contemporain à l’épreuve du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.53--63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie de la singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs contre les prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeur et présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiologie du précieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toute vérité n'est pas bonne à délibérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Norbert Elias, Les Allemands. Luttes de pouvoir et développement de l’habitus aux XIX° et XX° siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception américaine de Frame Analysis d'Erving Goffman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.225-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.602.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrivains et penseurs autour du Chambon-sur-Lignon : genèse d’une exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 97, pp.141-153</w:t>
+              <w:t xml:space="preserve">, 2019, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artification, ou l'art du point de vue nominaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une étape dans la sociologie de l'art</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie axiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.153--168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec les approches normatives des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand y a-t-il désartification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une beauté scientifique ? De la description factuelle au jugement esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie axiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Charlotte Guichard (dir.), De l’authenticité. Une histoire des valeurs de l’art (XVI°-XX° siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l'art fait à la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artification de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.5--9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misères de la sociologie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.119--126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec &amp;quot;le religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix propositions sur les valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.291--313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limits of Religious Analogy: The Example of Celebrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci3010071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublimating Resentment: Following Elias along Five Paths toward Another Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Figurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), http://hdl.handle.net/2027/spo.11217607.0002.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping intermediaries in contemporary art according to pragmatic sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.695-702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction de la prostitution est une chimère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eliacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Obs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2494, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When is artification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Making of Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40-41, pp.119--128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Does 'Sociology of Culture' Mean? Notes on a Few Trans-Cultural Misunderstandings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.257-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sociology of Vocational Prizes: Recognition as Esteem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (5), pp.85--107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is an Artistic Event ? A New Approach to the Sociological Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boekman Cahier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44, pp.159-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il séparer l'oeuvre de l'artiste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECTART </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framing the Bullfight: Aesthetics Versus Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Objets-personnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPUS-Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33-34, pp.57-66</w:t>
+              <w:t xml:space="preserve">, 1993, 6, pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...3552 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911982v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01202781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wokisme : les raisons d’un succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Face à l'obscurantisme woke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wokisme : les raisons d’un succès</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2025</w:t>
+                <w:t xml:space="preserve">Donner n'est pas gratuit : des dons controversés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Heinich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notre-Dame des valeurs. Retour sur une émotion patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-158, 2024, 978-2-13-086202-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535121v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">hal-03820769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qui profite le flou? Tracer les frontières entre recherche et militantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Humanités attaquées. Discours militants et sciences de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rise of a French pragmatic sociology of values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook on valuation studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34 - 42, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003229353-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Heinich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre-Dame des valeurs : Retour sur une émotion patrimoniale;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2024, 978-2-13-086202-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Democratization of Visibility Capital: Face in the Age of Its Automated Technical Reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Politics of Visibility. Spaces, Actors, Practices and Technologies in the Visible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The University of Chicago Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Notre-Dame des valeurs. Retour sur une émotion patrimoniale</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilsel’s Genius, or the Epistemic Fecundity of Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Zilsel: Philosopher, Historian, Sociologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-330, 2022, Vienna Circle Institute Yearbook, 978-3-030-93687-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93687-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paradigme de l'art contemporain. Structures d'une révolution artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Folio essais, 978-2-07-013923-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My position on your position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For a New Classic Sociology. A Proposition, followed by a Debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiologie de la rationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Irrationnel aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur Une histoire de France. Entre sciences sociales et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Le Bart, Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire les sciences sociales. Ecrire en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133--144, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déontologie du funambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Modernité disputée. Textes offerts à Pierre-André Taguieff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil plutôt qu’une arme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Identité, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard-Folio, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiologie de la conjugalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pouvoir des liens faibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célébrité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peintre des secondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse-Lautrec. Résolument moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'Orsay, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac du sociologue, entre réel, imaginaire et symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac, l’invention de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdieu's Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu in Question. New Directions in French Sociology of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le chef-d'œuvre inconnu ou l’entrée en régime vocationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’élite artiste. Excellence et singularité en régime démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.133-158, 2024, 978-2-13-086202-4</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folio Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.370, 2018, 978-2070774920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03716584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir la sociologie de sa préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Art of Inflicting Suffering: Animals and Spectators in the Crucible of Contemporary Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ratiba Hadj - Moussa; Michael Nijhawan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suffering, Art and Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Folio essais, 978-2-07-013923-1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices of contemporary art : a pragmatic approach to a new artistic paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tasos Zembylas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistic Practices. Social Interactions and Cultural Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five Misunderstandings of Elias’ Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Dépelteau; Tatiana Savoia Landini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norbert Elias &amp; Social Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologies of Art: With and Against Art History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthew Rampley; Thierry Lenain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art History and Visual Studies in Europe. Transnational Discourses and National Frameworks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.185 - 195, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133--144, 2021</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir des camps, sortir du silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortir des camps, sortir du silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire voir. L'Art à l'épreuve de ses médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, 2009, Réflexions faites</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard-Folio, 2020</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigm or model : Van Gogh’s Heirs, or the Paradoxes of Authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goghmodern. Vincent Van Gogh and Contemporary Art, catalogue du Stedelijk Museum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAI Publishers, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Gogh Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeremy Tanner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Sociology of Art, a Reader </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baquié at Malpassé: an «Adventure» in Contemporary Iconoclasm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Latour; Peter Weibel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iconoclash </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée d'Orsay, 2019</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Rejection of Contemporary Art to Culture War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Lamont; Laurent Thévenot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Comparative Cultural Sociology. Repertoires of Evaluation in France and the United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2019</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sociology of Contemporary Art: Questions of Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Schaeffer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Think Art. Theory and Practice in the Art of Today </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Witte de With, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outside Art and Insider Artists: Gauging public reactions to contemporary art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vera Zolberg; Joni Cherbo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outsider Art and Insider Artists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Museum Curator to Exhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reesa Greenberg; Sandy Nairne; Bruce Ferguson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking about exhibitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.370, 2018, 978-2070774920</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pompidou Center and its Public: The Limits of an Utopian Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Lumley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Museum Time Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comedia; Routledge, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...884 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7517,154 +7448,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centenaire du PEN club : pour la liberté d'expression : censures et autocensure : les littératures aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Engel</w:t>
+                <w:t xml:space="preserve">Laurence Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Paton</w:t>
+                <w:t xml:space="preserve">David Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ferré</w:t>
+                <w:t xml:space="preserve">Belinda Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7674,140 +7605,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d’une identité européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dubet</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Nikolaos Papadogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Papadogiannis</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.7smemwkf5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7875,51 +7806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B990A055"/>
+    <w:nsid w:val="0FE2DF4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8106,51 +8037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-heinich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/notre-dame-des-valeurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/La-valeur-des-personnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-marchaisse.fr/catalogue-le-pont-neuf-de-christo.html#.Y8kQLuzMKEs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/une-histoire-de-france/9782081470088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Coulter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768667241292572" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41290-021-00139-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.622.0348" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276420915993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.602.0225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3010071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Shapiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229353-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Beuvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/accueil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/distributed/N/bo157940730.html#anchor-reviews" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93687-7_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93687-7_16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Le-paradigme-de-l-art-contemporain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224531v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04175239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Engel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadogiannis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7smemwkf5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-heinich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/notre-dame-des-valeurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Sciences-humaines/La-valeur-des-personnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-marchaisse.fr/catalogue-le-pont-neuf-de-christo.html#.Y8kQLuzMKEs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/une-histoire-de-france/9782081470088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Coulter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768667241292572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41290-021-00139-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.622.0348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276420915993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.602.0225" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3010071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Shapiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Beuvier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/accueil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229353-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/distributed/N/bo157940730.html#anchor-reviews" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93687-7_16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93687-7_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Le-paradigme-de-l-art-contemporain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939072v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224529v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04175239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Engel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadogiannis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7smemwkf5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>