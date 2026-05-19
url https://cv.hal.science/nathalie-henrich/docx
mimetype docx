--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -387,594 +387,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-induced oscillations of soft fibre-reinforced vocal-fold replicas</w:t>
+                <w:t xml:space="preserve">High-order chirplet transform for efficient reconstruction of multicomponent signals with amplitude modulated crossing ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+                <w:t xml:space="preserve">Timothée Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14524⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231 (June), pp.109887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.109887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738006v2</w:t>
+                <w:t xml:space="preserve">hal-04885321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order chirplet transform for efficient reconstruction of multicomponent signals with amplitude modulated crossing ridges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences de la voix en résonance : à la découverte du Centre National pour la Voix et la Parole aux Etats-Unis et de ses ressources en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Le Journal de l'AFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.67-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885321v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences de la voix en résonance : à la découverte du Centre National pour la Voix et la Parole aux Etats-Unis et de ses ressources en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow-induced oscillations of soft fibre-reinforced vocal-fold replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Le Journal de l'AFPC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479198v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising 4D imaging of fast‑oscillating structures using X‑ray microtomography with retrospective gating</w:t>
+                <w:t xml:space="preserve">Effects on Voice Quality of Thyroidectomy: A Qualitative and Quantitative Study Using Voice Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Klos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">Huanchen Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Sten Ternström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-68684-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ?, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2024.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685841v1</w:t>
+                <w:t xml:space="preserve">hal-04731301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on Voice Quality of Thyroidectomy: A Qualitative and Quantitative Study Using Voice Maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising 4D imaging of fast‑oscillating structures using X‑ray microtomography with retrospective gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten Ternström</w:t>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Voice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, ?, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.20499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2024.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-68684-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731301v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La respiration et le chant : quelques éclairages scientifiques récents</w:t>
               </w:r>
@@ -1023,334 +1023,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-induced oscillations of vocal-fold replicas with tuned extensibility and material properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanics of gelatin-based hydrogels during finite strain tension, compression and shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-48080-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1094197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1094197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354562v1</w:t>
+                <w:t xml:space="preserve">hal-03935928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of gelatin-based hydrogels during finite strain tension, compression and shear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flow-induced oscillations of vocal-fold replicas with tuned extensibility and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1094197. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1094197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-48080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935928v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-mechanical model for the fibrous tissues of vocal folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Terzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1404,796 +1404,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal drum sounds in human beatboxing: An acoustic and articulatory exploration using electromagnetic articulography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La voix, un instrument de timbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Paroni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.17-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107358v1</w:t>
+                <w:t xml:space="preserve">hal-03508088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling repeated paired phonetic measures using linear mixed models with correlated errors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Communiquer et enseigner avec un masque : réflexions scientifiques et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.28-46</w:t>
+              <w:t xml:space="preserve">UPLF Info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235741v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation des bénéfices attendus ou espérés d'ateliers musicaux dans les EHPAD : réflexions méthodologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cam</w:t>
+                <w:t xml:space="preserve">Le Human Beatbox : d’une utilisation extrême de la voix et de la parole à son utilité en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.61-77</w:t>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Rééducation orthophonique n°286 - Les phonations : sur la voie des voix, 286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406306v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics of singers attending a phoniatric outpatient clinic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+                <w:t xml:space="preserve">Modelling repeated paired phonetic measures using linear mixed models with correlated errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.28-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269924v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix, un instrument de timbre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical characteristics of singers attending a phoniatric outpatient clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (3), pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14015439.2021.1924853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508088v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer et enseigner avec un masque : réflexions scientifiques et cliniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Remacle</w:t>
+                <w:t xml:space="preserve">Vocal drum sounds in human beatboxing: An acoustic and articulatory exploration using electromagnetic articulography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPLF Info</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.191-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0002921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305166v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Human Beatbox : d’une utilisation extrême de la voix et de la parole à son utilité en orthophonie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+                <w:t xml:space="preserve">L'observation des bénéfices attendus ou espérés d'ateliers musicaux dans les EHPAD : réflexions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gaudefroy-Demombynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+                <w:t xml:space="preserve">François Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Rééducation orthophonique n°286 - Les phonations : sur la voie des voix, 286</w:t>
+              <w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.61-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377693v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Beatbox Sound Recognition using an Automatic Speech Recognition Toolkit</w:t>
               </w:r>
@@ -2376,711 +2376,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix timbrée dans les chansons: considérations physiologiques et acoustiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laryngeal Image Processing of Vocal Folds Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Stylianou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitar Deliyski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/volume.8063⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10051556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081189v1</w:t>
+                <w:t xml:space="preserve">hal-03077539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Fundamental Frequency and Sound Pressure Level in Charismatic Speech: A Cross-Gender and -Language Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Demolin</w:t>
+                <w:t xml:space="preserve">Mechanics of human vocal folds layers during finite strains in tension, compression and shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhaoyan Zhang</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Voice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.109956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429571v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of human vocal folds layers during finite strains in tension, compression and shear</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Le chant des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marmottant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109956⟩</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.146-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.13611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920146v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal Image Processing of Vocal Folds Motion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
+                <w:t xml:space="preserve">Changes in the voice production of solo singers across concert halls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10051556⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (1), pp.EL33-EL39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077539v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the voice production of solo singers across concert halls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La voix timbrée dans les chansons: considérations physiologiques et acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001524⟩</w:t>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162-171 (1), pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.8063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077799v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chant des poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocal Fundamental Frequency and Sound Pressure Level in Charismatic Speech: A Cross-Gender and -Language Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Signorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Giraud</w:t>
+                <w:t xml:space="preserve">Didier Demolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Meunier</w:t>
+                <w:t xml:space="preserve">Bruce Gerratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marmottant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhaoyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73, pp.146-165. </w:t>
+              <w:t xml:space="preserve">Journal of Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.808.e1-808.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.13611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077552v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralization of the Vocal Fold: Results of an Exclusive Transoral Approach</w:t>
               </w:r>
@@ -3196,51 +3196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D multiscale imaging of human vocal folds using synchrotron X-ray microtomography in phase retrieval mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.14003 (2018). </w:t>
@@ -3330,51 +3330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing the motion of the vocal folds using optical flow based techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,684 +3574,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment analyser la voix humaine dans la parole et dans le chant ? Les outils scientifiques et méthodes de la recherche fondamentale à disposition de la recherche clinique sur la voix et leurs implications en orthophonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glottal opening and closing events investigated by electroglottography and super-high-speed video recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian T Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Lohscheller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G Švec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Weissengruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (Pt 6), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.093203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427026v1</w:t>
+                <w:t xml:space="preserve">hal-01015251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal opening and closing events investigated by electroglottography and super-high-speed video recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan G Švec</w:t>
+                <w:t xml:space="preserve">Speaking in noise: How does the Lombard effect improve acoustic contrasts between speech and ambient noise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.093203⟩</w:t>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (2), pp.580-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csl.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015251v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaking in noise: How does the Lombard effect improve acoustic contrasts between speech and ambient noise?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
+                <w:t xml:space="preserve">Ventricular-Fold Dynamics in Human Phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharina Rohlfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Speech and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (4), pp.1219-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2014_JSLHR-S-12-0418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csl.2013.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00874988v1</w:t>
+                <w:t xml:space="preserve">hal-00998464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventricular-Fold Dynamics in Human Phonation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">Physiologie de la phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Markus Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2014_JSLHR-S-12-0418⟩</w:t>
+              <w:t xml:space="preserve">Emc Oto Rhino Laryngologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-0351(13)58559-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998464v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologie de la phonation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal tract resonances in singing: variation with laryngeal mechanism for male operatic singers in chest and falsetto registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc Oto Rhino Laryngologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-0351(13)58559-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.491-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4836255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427064v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal tract resonances in singing: variation with laryngeal mechanism for male operatic singers in chest and falsetto registers</w:t>
+                <w:t xml:space="preserve">Comment analyser la voix humaine dans la parole et dans le chant ? Les outils scientifiques et méthodes de la recherche fondamentale à disposition de la recherche clinique sur la voix et leurs implications en orthophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Recherche en orthophonie-logopédie et identité professionnelle, 257, pp.155-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056878v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic glottal segmentation using local-based active contours and application to glottovibrography</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Stylianou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (5), pp.641-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4379,51 +4379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singing voice research at the Speech and Cognition Department, GIPSA-lab, Grenoble, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychomusicology: Music, Mind and Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (1 &amp; 2), pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4457,103 +4457,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glottal behavior in the high soprano range and the transition to the whistle register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (1 - Part 2), pp.951-962. </w:t>
@@ -4585,347 +4585,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing and Understanding the Singing Voice: Recent Progress and Open Questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiologie laryngée de la voix féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Kob</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Roubeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69-70 (Numéro spécial "la Femme et la Musique"), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618255v1</w:t>
+                <w:t xml:space="preserve">hal-00618265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal tract resonances in singing: Strategies used by sopranos, altos, tenors, and baritones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (2), pp.1024-1035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3518766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologie laryngée de la voix féminine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing and Understanding the Singing Voice: Recent Progress and Open Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Kob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanspeter Herzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des arts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.1574-8936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157489311796904709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618265v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callas ou la trajectoire du météore</w:t>
               </w:r>
@@ -5006,90 +5006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal tract adjustments in the high soprano range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (6), pp.3771-3780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5123,51 +5123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal fold and ventricular fold vibration in period-doubling phonation: Physiological description and aerodynamic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,77 +5227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport d'exercices en voix chantée pour la correction phonétique en langue étrangère: le cas du français langue étrangère appliqué à des apprenants italiens d'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXIX-1 (2), pp.103-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5331,51 +5331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Sound Immersion and Communicative Interaction on the Lombard Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,143 +5429,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal Vibratory Mechanisms: The Notion of Vocal Register Revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Roubeau</w:t>
+                <w:t xml:space="preserve">Influence of a constriction in the near field of the vocal folds: Physical modeling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Voice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2007.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 124 (5), pp.3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2977740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319915v1</w:t>
+                <w:t xml:space="preserve">hal-00344174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Common Terminology to Describe Voice Quality in Western Lyrical Singing: Contribution of a Multidisciplinary Research Group</w:t>
               </w:r>
@@ -5590,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5670,507 +5671,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a constriction in the near field of the vocal folds: Physical modeling and experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Laryngeal Vibratory Mechanisms: The Notion of Vocal Register Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (4), pp.425-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2007.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2977740⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344174v1</w:t>
+                <w:t xml:space="preserve">hal-00319915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Voice Quality in Western Lyrical Singing: from Teachers' Judgements to Acoustic Descriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
+                <w:t xml:space="preserve">The effect of glottal opening on the acoustic response of the vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of interdisciplinary music studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (2), pp.62-91</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93, pp.1046-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204134v1</w:t>
+                <w:t xml:space="preserve">hal-00204135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of glottal opening on the acoustic response of the vocal tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of Voice Quality in Western Lyrical Singing: from Teachers' Judgements to Acoustic Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Barney</w:t>
+                <w:t xml:space="preserve">David Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio de Stefano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 93, pp.1046-1056</w:t>
+              <w:t xml:space="preserve">Journal of interdisciplinary music studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (2), pp.62-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204135v1</w:t>
+                <w:t xml:space="preserve">hal-00204134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirroring the voice from Garcia to the present day : some insights into singing voice registers</w:t>
+                <w:t xml:space="preserve">Mirroring the voice from Garcia to the present day: some insights into singing voice registers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 31, pp.3-14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 31 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14015430500344844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105214v1</w:t>
+                <w:t xml:space="preserve">hal-00344177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirroring the voice from Garcia to the present day: some insights into singing voice registers.</w:t>
+                <w:t xml:space="preserve">Mirroring the voice from Garcia to the present day : some insights into singing voice registers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 31 (1), pp.3-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 31, pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14015430500344844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344177v1</w:t>
+                <w:t xml:space="preserve">hal-00105214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectrum of glottal flow models</w:t>
               </w:r>
@@ -6277,64 +6277,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Kiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (4), pp.171-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6362,265 +6362,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal open quotient in singing: Measurements and correlation with laryngeal mechanisms, vocal intensity, and fundamental frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la qualité vocale dans le chant lyrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.151-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195256v1</w:t>
+                <w:t xml:space="preserve">hal-00105104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la qualité vocale dans le chant lyrique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glottal open quotient in singing: Measurements and correlation with laryngeal mechanisms, vocal intensity, and fundamental frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117 (3), pp.1417-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1850031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105104v1</w:t>
+                <w:t xml:space="preserve">hal-00195256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the derivative of electroglottographic signals for characterization of nonpathological phonation.</w:t>
               </w:r>
@@ -6645,51 +6645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 115 (3), pp.1321-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6775,51 +6775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Voice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (4), pp.481-94. </w:t>
@@ -6977,675 +6977,675 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-oscillation d'une maquette de plis vocaux articulée : impact de la géométrie glottique et des conditions aux limites mécaniques</w:t>
+                <w:t xml:space="preserve">Mesure des résonances du conduit vocal en cours de phonation : simulation et expérimentation sur maquettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounib Tlaidi</w:t>
+                <w:t xml:space="preserve">Alice Launet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365051v1</w:t>
+                <w:t xml:space="preserve">hal-05363680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des résonances du conduit vocal chez des chanteurs de musiques actuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Maison</w:t>
+                <w:t xml:space="preserve">Acoustics and vocal ensemble performance: insights from sacred chants performed a cappella at Noirlac Abbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Di Corcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Silva</w:t>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Auditorium Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365311v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des résonances du conduit vocal en cours de phonation : simulation et expérimentation sur maquettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A l’écoute du performeur/euse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Launet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Silva</w:t>
+                <w:t xml:space="preserve">Gretchen Schiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363680v1</w:t>
+                <w:t xml:space="preserve">hal-05365744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics and vocal ensemble performance: insights from sacred chants performed a cappella at Noirlac Abbey</w:t>
+                <w:t xml:space="preserve">Influence de la Conduction Osseuse sur l’Adaptation Audio-motrice de la Parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">Raphaël Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditorium Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377991v1</w:t>
+                <w:t xml:space="preserve">hal-05364611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la Conduction Osseuse sur l’Adaptation Audio-motrice de la Parole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auto-oscillation d'une maquette de plis vocaux articulée : impact de la géométrie glottique et des conditions aux limites mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+                <w:t xml:space="preserve">Mounib Tlaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364611v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l’écoute du performeur/euse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des résonances du conduit vocal chez des chanteurs de musiques actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gretchen Schiller</w:t>
+                <w:t xml:space="preserve">Antonio Di Corcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365744v1</w:t>
+                <w:t xml:space="preserve">hal-05365311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dispositione di gorgia, une approche pédagogique de l'ornementation et de l'agilité vocale aux XVIe et XVIIe siècles</w:t>
               </w:r>
@@ -7733,5716 +7733,5660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal movements in the production of French stops, with variations in phonation mode and intensity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Fantone</w:t>
+                <w:t xml:space="preserve">Peut-on marquer un focus contrastif par le geste manuel en suppléance vocale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872363v1</w:t>
+                <w:t xml:space="preserve">hal-04623067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinocchio, a biomimetic mechatronic testbed for producing in vitro articulated speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining manual control of intonation with whisper articulation in voice substitution: the case of contrastive focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579018v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on marquer un focus contrastif par le geste manuel en suppléance vocale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on choisir sa tessiture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.142-152</w:t>
+              <w:t xml:space="preserve">Journée d'étude Vocalité et Identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Fargeton (maître de conférences en musicologie à l’Université Jean-Monnet - Saint-Etienne, et membre de l’IHRIM); Clément Canonne (directeur de recherche au CNRS et responsable de l'équipe Analyse des pratiques musicales du laboratoire STMS de l’Ircam), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623067v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining manual control of intonation with whisper articulation in voice substitution: the case of contrastive focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charuau</w:t>
+                <w:t xml:space="preserve">Flow-induced oscillations of a vocal-fold replica with tailored anterior-posterior and medial-lateral articulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Tlaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">ICVPB 2024 - 13th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613408v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on choisir sa tessiture ?</w:t>
+                <w:t xml:space="preserve">Pinocchio, a biomimetic mechatronic testbed for producing in vitro articulated speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Tlaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Vocalité et Identité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Fargeton (maître de conférences en musicologie à l’Université Jean-Monnet - Saint-Etienne, et membre de l’IHRIM); Clément Canonne (directeur de recherche au CNRS et responsable de l'équipe Analyse des pratiques musicales du laboratoire STMS de l’Ircam), Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878005v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-induced oscillations of a vocal-fold replica with tailored anterior-posterior and medial-lateral articulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">La dispositione di gorgia, a pedagogical approach to 16th and 17th-century ornamentation and vocal agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Simas Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2024 - 13th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">PEVoC 2024 - 15th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfonso Borragán; Filipa Lã, Sep 2024, Santander, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731195v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory feedback of speech: comparison between aerial and bone-conducted pathways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La voix mixte en musiques actuelles amplifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives d'analyse musicale de la voix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801044v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour auditif interne de la production de parole : mesures préliminaires de la vibration osseuse par accélérométrie et comparaison au son aérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Auditory feedback of speech: comparison between aerial and bone-conducted pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vancheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.173-180</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623070v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix mixte en musiques actuelles amplifiées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour auditif interne de la production de parole : mesures préliminaires de la vibration osseuse par accélérométrie et comparaison au son aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives d'analyse musicale de la voix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877963v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dispositione di gorgia, a pedagogical approach to 16th and 17th-century ornamentation and vocal agility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Expert</w:t>
+                <w:t xml:space="preserve">How to sing the pop-rock repertoire while mastering mixed voice: between practice and science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Corcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Simas Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVoC 2024 - 15th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfonso Borragán; Filipa Lã, Sep 2024, Santander, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877915v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to sing the pop-rock repertoire while mastering mixed voice: between practice and science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Di Corcia</w:t>
+                <w:t xml:space="preserve">Laryngeal movements in the production of French stops, with variations in phonation mode and intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2024 - 15th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfonso Borragán; Filipa Lã, Sep 2024, Santander, France</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877898v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-tract impedance at the mouth -from 1995 to today A tribute to Joe Wolfe and John Smith</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malte Kob</w:t>
+                <w:t xml:space="preserve">Electromyographic analysis of lip and face muscles in beatboxing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jithin Thilakan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stockholm Music Acoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Stockholm (Suède), Sweden</w:t>
+              <w:t xml:space="preserve">MAVEBA 2023 - 13th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Sep 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354581v1</w:t>
+                <w:t xml:space="preserve">hal-04252702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mechatronic avatar to produce voice, speech and singing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocal-tract impedance at the mouth -from 1995 to today A tribute to Joe Wolfe and John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Kob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithin Thilakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GAP-SFA "Acoustique de la voix et de la parole : modèles, mesures, maquettes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustiqe; STMS - IRCAM; Ministère de la Culture, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Stockholm Music Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Stockholm (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380615v1</w:t>
+                <w:t xml:space="preserve">hal-04354581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromyographic analysis of lip and face muscles in beatboxing</w:t>
+                <w:t xml:space="preserve">Development of a mechatronic avatar to produce voice, speech and singing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2023 - 13th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Sep 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique GAP-SFA "Acoustique de la voix et de la parole : modèles, mesures, maquettes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustiqe; STMS - IRCAM; Ministère de la Culture, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252702v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard and extreme mix voice in modern singing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Approach to Measure Vocal Tract Resonances. Application to a Modern Singing Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762683v1</w:t>
+                <w:t xml:space="preserve">hal-03763021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing science and singing pedagogy : towards creating bonds – a testimony</w:t>
+                <w:t xml:space="preserve">Développement d’un banc in vitro pour la caractérisation vibratoire de plis vocaux biomimétiques et pré-déformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée; Laboratoire de Linguistique de Nantes, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762682v1</w:t>
+                <w:t xml:space="preserve">hal-03833126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D X-ray microtomography of vibrating multiscale structures: numerical optimisation and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Klos</w:t>
+                <w:t xml:space="preserve">Séparation et reconstruction d’arêtes par analyse en chirplets d’ordres supérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC - 18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851492v1</w:t>
+                <w:t xml:space="preserve">hal-03847817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse électromyographique, acoustique et phonétique de la production de sons beatboxés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pratique du Human Beatbox à la lumière de la vocologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Musicien-Instrument : regards croisés entre sciences du mouvement humain et acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique (SB), Société Française d'Acoustique (SFA), May 2022, paris, France</w:t>
+              <w:t xml:space="preserve">BEATBOX DAY 2022 - Journée Arts-Sciences-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931058v1</w:t>
+                <w:t xml:space="preserve">hal-03930653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years since the last PAS. What has happened in the meantime?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précision et limites des mesures de résonance d’un conduit vocal par excitation acoustique aux lèvres : simulation numérique et étude sur maquettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAS7+ - 7th International Physiology and Acoustics of Singing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, virtual, Brazil</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930692v1</w:t>
+                <w:t xml:space="preserve">hal-03847782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Measure Vocal Tract Resonances. Application to a Modern Singing Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">10 years since the last PAS. What has happened in the meantime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">PAS7+ - 7th International Physiology and Acoustics of Singing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763021v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un banc in vitro pour la caractérisation vibratoire de plis vocaux biomimétiques et pré-déformés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse électromyographique, acoustique et phonétique de la production de sons beatboxés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée; Laboratoire de Linguistique de Nantes, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Interaction Musicien-Instrument : regards croisés entre sciences du mouvement humain et acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique (SB), Société Française d'Acoustique (SFA), May 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833126v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique du Human Beatbox à la lumière de la vocologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D X-ray microtomography of vibrating multiscale structures: numerical optimisation and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEATBOX DAY 2022 - Journée Arts-Sciences-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EMMC - 18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930653v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation et reconstruction d’arêtes par analyse en chirplets d’ordres supérieurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singing science and singing pedagogy : towards creating bonds – a testimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Corcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847817v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précision et limites des mesures de résonance d’un conduit vocal par excitation acoustique aux lèvres : simulation numérique et étude sur maquettes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laryngeal mechanisms in modern singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Corcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">COMET Virtual annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847782v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal mechanisms in modern singing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographie RX synchrotron stroboscopique pour la caractérisation 4D d'oscillateurs biomimétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMET Virtual annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGBM, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930683v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a biomimetic mechatronic testbed for voice and speech</w:t>
+                <w:t xml:space="preserve">Source-filter interactions in singing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Workshop on the Analysis-Synthesis of the Singing Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Music Department, National and Kapodistrian University of Athens, Dec 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851535v1</w:t>
+                <w:t xml:space="preserve">hal-03930665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-filter interactions in singing</w:t>
+                <w:t xml:space="preserve">Towards a biomimetic mechatronic testbed for voice and speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Analysis-Synthesis of the Singing Voice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Music Department, National and Kapodistrian University of Athens, Dec 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930665v1</w:t>
+                <w:t xml:space="preserve">hal-03851535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie RX synchrotron stroboscopique pour la caractérisation 4D d'oscillateurs biomimétiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Analyse physiologique et acoustique des tekye dans le Tahrir iranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGBM, May 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931000v1</w:t>
+                <w:t xml:space="preserve">hal-03848054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative acoustique et articulatoire de la plosion entre parole et beatbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse physiologique et acoustique des tekye dans le Tahrir iranien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean During</w:t>
+                <w:t xml:space="preserve">Voicing decision based on phonemes classification and spectral moments for whisper-to-speech conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2253-2257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2022-10675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848054v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D X-ray microtomography of vibrating multiscale structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTMS 2022 - 5th International Conference on Tomography of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicing decision based on phonemes classification and spectral moments for whisper-to-speech conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+                <w:t xml:space="preserve">Dextérité vocale, respiratoire et articulatoire des beatboxeurs dans la production du humming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/interspeech.2022-10675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780337v1</w:t>
+                <w:t xml:space="preserve">hal-03848055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dextérité vocale, respiratoire et articulatoire des beatboxeurs dans la production du humming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standard and extreme mix voice in modern singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848055v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why final stop phonemes became unreleased stops? The cases of Vietnamese and Korean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism subvariations and their importance in the search for the Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Corcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2021 - 18èmes rencontres du Réseau Français de Phonologie / 18th Meeting of the French Phonology Network (RFP2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E.A. 999 – Université Clermont Auvergne, Jul 2021, Clermont-Ferrand, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">La Voce Artistica 2021 - 13 Corzo Internationale Foniatria et Logopedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481440v1</w:t>
+                <w:t xml:space="preserve">hal-03512230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism subvariations and their importance in the search for the Mix</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Practical Guidelines for Implementing Vocal Tract Resonances Characterization with Excitation at the Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Voce Artistica 2021 - 13 Corzo Internationale Foniatria et Logopedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Ravenna, Italy</w:t>
+              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512230v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Human Beatbox: d’une utilisation extrême de la voix et de la parole à son utilité en orthophonie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+                <w:t xml:space="preserve">Aerodynamic and glottographic characterization of unreleased final stops in Vietnamese and Korean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FNO 2021 - 28ème congrès scientifique de la FNO - "Les phonations – Sur la voie des voix”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Nationale des Orthophonistes (FNO), Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">제 38회 음성통신 및 신호처리 학술대회 논문집, 한국음향학회 [Proceedings of the 38th Speech Communication and Signal Processing Conference, Korean Acoustical Society]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 한국음향학회 [Korean Acoustical Society], Aug 2021, Seoul, South Korea. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505267v1</w:t>
+                <w:t xml:space="preserve">hal-03481371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels oscillants en interaction fluide/structure : vers le design de plis vocaux biomimétiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Human Beatbox: d’une utilisation extrême de la voix et de la parole à son utilité en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2021 - 4th BIOMAT congress 2021 &amp; BIOMAT Young Scientists’ Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOMAT, Oct 2021, Bourg Saint Maurice, France. pp.60</w:t>
+              <w:t xml:space="preserve">FNO 2021 - 28ème congrès scientifique de la FNO - "Les phonations – Sur la voie des voix”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale des Orthophonistes (FNO), Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442619v2</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Guidelines for Implementing Vocal Tract Resonances Characterization with Excitation at the Lips</w:t>
+                <w:t xml:space="preserve">Hydrogels oscillants en interaction fluide/structure : vers le design de plis vocaux biomimétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Maison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Allain</w:t>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hoyer</w:t>
+                <w:t xml:space="preserve">Raphael Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Silva</w:t>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Florence, Italy</w:t>
+              <w:t xml:space="preserve">BIOMAT 2021 - 4th BIOMAT congress 2021 &amp; BIOMAT Young Scientists’ Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOMAT, Oct 2021, Bourg Saint Maurice, France. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485436v1</w:t>
+                <w:t xml:space="preserve">hal-03442619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic and glottographic characterization of unreleased final stops in Vietnamese and Korean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Why final stop phonemes became unreleased stops? The cases of Vietnamese and Korean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">제 38회 음성통신 및 신호처리 학술대회 논문집, 한국음향학회 [Proceedings of the 38th Speech Communication and Signal Processing Conference, Korean Acoustical Society]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 한국음향학회 [Korean Acoustical Society], Aug 2021, Seoul, South Korea. pp.4-5</w:t>
+              <w:t xml:space="preserve">RFP 2021 - 18èmes rencontres du Réseau Français de Phonologie / 18th Meeting of the French Phonology Network (RFP2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.A. 999 – Université Clermont Auvergne, Jul 2021, Clermont-Ferrand, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481371v1</w:t>
+                <w:t xml:space="preserve">hal-03481440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics of singers attending a phoniatric outpatient clinic in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Half a Century of Research on Singing-Voice Registers: Knowledge and Mysteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th anniversary symposium : Care of the Professional Voice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513188v1</w:t>
+                <w:t xml:space="preserve">hal-03513203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half a Century of Research on Singing-Voice Registers: Knowledge and Mysteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical characteristics of singers attending a phoniatric outpatient clinic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th anniversary symposium : Care of the Professional Voice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513203v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testbed design for in-vitro characterisation of biomimetic vocal folds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Du pli vocal à la phonation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AM-CHEC 2021 - 102e Congrès de l'Association des Morphologistes et 25es Journées du Collège des Histologistes, Embryologistes et Cytogénéticiens (CHEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510881v1</w:t>
+                <w:t xml:space="preserve">hal-03442701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pli vocal à la phonation humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Testbed design for in-vitro characterisation of biomimetic vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AM-CHEC 2021 - 102e Congrès de l'Association des Morphologistes et 25es Journées du Collège des Histologistes, Embryologistes et Cytogénéticiens (CHEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.05.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03442701v1</w:t>
+                <w:t xml:space="preserve">hal-03510881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatboxing, is it talking?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+                <w:t xml:space="preserve">How voice production of singers is influenced by room acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States</w:t>
+              <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble (en ligne), France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080931v1</w:t>
+                <w:t xml:space="preserve">hal-02550579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khöömii Mongol: diversité des styles et des techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring vocal-tract impedance at the lips: model, hypotheses and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanni Curtet</w:t>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales sur les Recherches en Musique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080904v1</w:t>
+                <w:t xml:space="preserve">hal-02550620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatboxer, est-ce parler ? Ce que nous en dit l'étude de la dynamique articulatoire d'un beatboxer</w:t>
+                <w:t xml:space="preserve">Electroglottographic assessment of Tahrir, a persian vocal technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.472-479</w:t>
+              <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798574v3</w:t>
+                <w:t xml:space="preserve">hal-02550598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de parole beatboxée à l'aide d'un système HMM-GMM inspiré de la reconnaissance automatique de la parole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Humming beatboxing : the vocal orchestra within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.208-216</w:t>
+              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798538v3</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroglottographic assessment of Tahrir, a persian vocal technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Khöömii Mongol: diversité des styles et des techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanni Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble (en ligne), France</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales sur les Recherches en Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550598v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring vocal-tract impedance at the lips: model, hypotheses and limits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconnaissance de parole beatboxée à l'aide d'un système HMM-GMM inspiré de la reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pinchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble (en ligne), France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.208-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550620v1</w:t>
+                <w:t xml:space="preserve">hal-02798538v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How voice production of singers is influenced by room acoustics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">Beatboxer, est-ce parler ? Ce que nous en dit l'étude de la dynamique articulatoire d'un beatboxer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble (en ligne), France. pp.80</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.472-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550579v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798574v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humming beatboxing : the vocal orchestra within</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Human Beatbox, un langage musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giemza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortium Beatbox</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales sur les Recherches en Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510719v1</w:t>
+                <w:t xml:space="preserve">hal-03080872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Human Beatbox, un langage musical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using virtual acoustics and electroglottography to study the adaptation of singing voice production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Consortium Beatbox</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Böhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales sur les Recherches en Musique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080872v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual acoustics and electroglottography to study the adaptation of singing voice production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Beatboxing : an amazing vocal art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Böhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KTH Popup Voice Science Coffee Breaks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080847v1</w:t>
+                <w:t xml:space="preserve">hal-03080860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-axial mechanical properties of hydrogel-based materials upon finite strains: towards the design of tailored vocal-fold composite replicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Grenoble (en ligne), France. pp.5</w:t>
@@ -13465,1317 +13409,1373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Beatboxing : an amazing vocal art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beatboxing, is it talking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KTH Popup Voice Science Coffee Breaks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080860v1</w:t>
+                <w:t xml:space="preserve">hal-03080931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme vocal techniques for producing distorted sounds in rock and metal singing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christol Fabre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301600v1</w:t>
+                <w:t xml:space="preserve">hal-02301525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal fold visco-hyperelastic properties: characterization and multiscale modeling upon finite strains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatbox sounds recognition using a speech-dedicated HMM-GMM based system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pinchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQL 2019 - 13th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MAVEBA 2019 - 11th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/978-88-6453-961-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053820v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301525v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal fold visco-hyperelastic properties: characterization and multiscale modeling upon finite strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Terzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">AQL 2019 - 13th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301666v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatbox sounds recognition using a speech-dedicated HMM-GMM based system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Vocal-fold 3D micro-architecture and micro-mechanics: a multimodal imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2019 - 11th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AQL 2019 - 13th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429730v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of styles and techniques in the practice of Mongol Khöömii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanni Curtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-fold 3D micro-architecture and micro-mechanics: a multimodal imaging study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">Extreme vocal techniques for producing distorted sounds in rock and metal singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Sedit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocky Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Sohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Matthew Hekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christol Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQL 2019 - 13th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053793v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human vocal-fold architecture and mechanical properties : 3D multiscale characterization and modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">How singers adapt to room acoustical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2018 - 11th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t>
+              <w:t xml:space="preserve">Auditorium Acoustics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969172v1</w:t>
+                <w:t xml:space="preserve">hal-01969126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How singers adapt to room acoustical conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weinzierl</w:t>
+                <w:t xml:space="preserve">Caractérisation histo-mécanique du tissu vocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditorium Acoustics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">GDR 3570 Mécabio - 5ièmes rencontres du GDR Mécanique des matériaux et fluides biologiques (GDR 3570 Mécabio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969126v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation histo-mécanique du tissu vocal</w:t>
+                <w:t xml:space="preserve">Human vocal-fold architecture and mechanical properties : 3D multiscale characterization and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Terzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3570 Mécabio - 5ièmes rencontres du GDR Mécanique des matériaux et fluides biologiques (GDR 3570 Mécabio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICVPB 2018 - 11th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007751v1</w:t>
+                <w:t xml:space="preserve">hal-01969172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusiDance : Effets thérapeutiques du son et de la musique sur les personnes en situation de dépendance</w:t>
               </w:r>
@@ -14880,808 +14880,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux spectraux dans le chant Höömij Mongol et Tuva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale multi-échelle et interdisciplinaire des plis vocaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969147v1</w:t>
+                <w:t xml:space="preserve">hal-02007760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale multi-échelle et interdisciplinaire des plis vocaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux spectraux dans le chant Höömij Mongol et Tuva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanni Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007760v1</w:t>
+                <w:t xml:space="preserve">hal-01969147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of voice disorders in singers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Beaud</w:t>
+                <w:t xml:space="preserve">Beatboxer la parole, des consonnes occlusives aux sons percussifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2017 - 12th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Pôle Grenoble Cognition - 8e Rencontres du Pôle Grenoble Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670749v1</w:t>
+                <w:t xml:space="preserve">hal-01670801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatboxer la parole, des consonnes occlusives aux sons percussifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation 3D de l'architecture fibreuse du pli vocal par microtomographie à rayonnement X synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle Grenoble Cognition - 8e Rencontres du Pôle Grenoble Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AM-CHEC 2017 - 99e Congrès de l’Association des Morphologistes et aux 22es Journées du Collège des Histologistes, Embryologistes et Cytogénéticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670801v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 3D de l'architecture fibreuse du pli vocal par microtomographie à rayonnement X synchrotron</w:t>
+                <w:t xml:space="preserve">3D vocal-fold fibrous microstructure: experimental characterization by synchrotron X-ray microtomography and mechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Robert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AM-CHEC 2017 - 99e Congrès de l’Association des Morphologistes et aux 22es Journées du Collège des Histologistes, Embryologistes et Cytogénéticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">PEVOC 2017 - 12th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium. pp.1625 - 1636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670949v1</w:t>
+                <w:t xml:space="preserve">hal-01670978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D vocal-fold fibrous microstructure: experimental characterization by synchrotron X-ray microtomography and mechanical modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgeas</w:t>
+                <w:t xml:space="preserve">Prevalence of voice disorders in singers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVOC 2017 - 12th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium. pp.1625 - 1636</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670978v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-mechanical model of the vocal-fold upper layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2016 - 22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Biomechanics, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15719,77 +15719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Human Beatbox: de l’art vocal à la prouesse articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers Sciences et Voix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15827,51 +15827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluences dans le vieillissement &amp;quot;normal&amp;quot; et la maladie d'Alzheimer : indices segmentaux, suprasegmentaux et gestuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15939,90 +15939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticité et cordes vocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16058,2108 +16058,2108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand gestures and speech impairments in spoken and sung modalities in people with Alzheimer's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Caussade</w:t>
+                <w:t xml:space="preserve">Optical-flow kymograms and glottovibrograms : a new way to present highspeed data for laryngeal assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GESPIN 2015 - 4th Conference on Gesture and Speech in Interaction (GESPIN 4)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/978-88-6655-793-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243140v1</w:t>
+                <w:t xml:space="preserve">hal-01249146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Alzheimer’s patients coordinate rhythmic gestures with singing voice?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Caussade</w:t>
+                <w:t xml:space="preserve">A new technique for assessing glottal dynamics in speech and singing by means of optical-flow computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMPC 2015 - 2015 biennial meeting of the Society for Music Perception &amp; Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nashville, United States</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243161v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test bench for human excised larynx studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Silva</w:t>
+                <w:t xml:space="preserve">Alzheimer's hand gestures and speech disorders in spoken and sung modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Caussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seriux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Champsaur</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9th INTERNATIONAL WORKSHOP, Aug 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">AIRS 6th Annual Meeting (2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249201v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larynx under ultra-high subglottal pressure: measure of contact force between vocal folds in excised human larynges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champsaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claudia Manfredi, Aug 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer's hand gestures and speech disorders in spoken and sung modalities</w:t>
+                <w:t xml:space="preserve">Apraxies manuelles et de la parole en voix parlée et voix chantée chez les personnes atteintes de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRS 6th Annual Meeting (2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States</w:t>
+              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243048v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technique for assessing glottal dynamics in speech and singing by means of optical-flow computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+                <w:t xml:space="preserve">F0 and intensity in charismatic political speech: A cross-cultural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Signorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody Kreiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Gerratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudia Manfredi, Aug 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249206v1</w:t>
+                <w:t xml:space="preserve">hal-01249138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical-flow kymograms and glottovibrograms : a new way to present highspeed data for laryngeal assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+                <w:t xml:space="preserve">How do Alzheimer’s patients coordinate rhythmic gestures with singing voice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMPC 2015 - 2015 biennial meeting of the Society for Music Perception &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nashville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249146v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apraxies manuelles et de la parole en voix parlée et voix chantée chez les personnes atteintes de la maladie d’Alzheimer</w:t>
+                <w:t xml:space="preserve">Hand gestures and speech impairments in spoken and sung modalities in people with Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GESPIN 2015 - 4th Conference on Gesture and Speech in Interaction (GESPIN 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243167v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F0 and intensity in charismatic political speech: A cross-cultural study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Demolin</w:t>
+                <w:t xml:space="preserve">Test bench for human excised larynx studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.R. Gerratt</w:t>
+                <w:t xml:space="preserve">P. Champsaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claudia Manfredi, Aug 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9th INTERNATIONAL WORKSHOP, Aug 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249138v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions fluide-structure-acoustique en voix humaine : modélisation et validation sur maquettes et LARYNX humains excisés</w:t>
+                <w:t xml:space="preserve">Assessing the laryngeal nature of singing-voice registers: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Physique Théorique et ses Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">NYU 2014 - 2nd International Symposium “Voice source characteristics: methods and discoveries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NYU Steinhardt, Jan 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100973v1</w:t>
+                <w:t xml:space="preserve">hal-01100886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un modèle laryngé hybride. Mise au point d’un banc d’essai</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Hanna</w:t>
+                <w:t xml:space="preserve">Coordination/synchronization gestes-voix dans la démence de la maladie d'Alzheimer en voix parlée et chantée : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Caussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AM 2014 - 96e congrès de l'Association des Morphologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Amiens, France</w:t>
+              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100944v1</w:t>
+                <w:t xml:space="preserve">hal-01243196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the laryngeal nature of singing-voice registers: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singing excised human larynges: Investigating aerodynamical and biomechanical control of phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NYU 2014 - 2nd International Symposium “Voice source characteristics: methods and discoveries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NYU Steinhardt, Jan 2014, New York, United States</w:t>
+              <w:t xml:space="preserve">ICVPB 2014 - 9th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Center for Voice and Speech; University of Utah, Apr 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100886v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination/synchronization gestes-voix dans la démence de la maladie d'Alzheimer en voix parlée et chantée : une étude de cas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">La voix de l’enfant prépubère de 8 à 10 ans : étendue vocale et mécanismes laryngés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Montérymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Phoniatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phoniatrie, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243196v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing excised human larynges: Investigating aerodynamical and biomechanical control of phonation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jouer de sa voix, entre phonation et articulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2014 - 9th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Center for Voice and Speech; University of Utah, Apr 2014, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Festival Musiques et Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100958v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix de l’enfant prépubère de 8 à 10 ans : étendue vocale et mécanismes laryngés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Sarfati</w:t>
+                <w:t xml:space="preserve">Interplay between harmonics and formants in singing : when vowels become music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Phoniatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Phoniatrie, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ISMA 2014 - International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082287v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer de sa voix, entre phonation et articulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d’un modèle laryngé hybride. Mise au point d’un banc d’essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Musiques et Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">AM 2014 - 96e congrès de l'Association des Morphologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100938v1</w:t>
+                <w:t xml:space="preserve">hal-01100944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between harmonics and formants in singing : when vowels become music</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions fluide-structure-acoustique en voix humaine : modélisation et validation sur maquettes et LARYNX humains excisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2014 - International Symposium on Musical Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Jul 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque Physique Théorique et ses Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100965v1</w:t>
+                <w:t xml:space="preserve">hal-01100973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse resonance tuning strategies for women singers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
+                <w:t xml:space="preserve">A comparative study of pitch extraction algorithms on a large variety of singing sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Babacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAC 2013 - Stockholm Music Acoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden. pp.306-310</w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923955v1</w:t>
+                <w:t xml:space="preserve">hal-00923967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of pitch extraction algorithms on a large variety of singing sounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
+                <w:t xml:space="preserve">Coordination/synchronisation gestes-voix dans la démence de type Alzheimer : un protocole expérimental original utilisant la parole et le chant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Caussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Dutoit</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1-5</w:t>
+              <w:t xml:space="preserve">JPC 2013 - 5èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923967v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative Comparison of Glottal Closure Instant Estimation Algorithmson a Large Variety of Singing Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Babacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onur Babacan</w:t>
+                <w:t xml:space="preserve">Thomas Drugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Drugman</w:t>
+                <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18178,1413 +18178,1413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination/synchronisation gestes-voix dans la démence de type Alzheimer : un protocole expérimental original utilisant la parole et le chant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Diverse resonance tuning strategies for women singers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2013 - 5èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">SMAC 2013 - Stockholm Music Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden. pp.306-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243179v1</w:t>
+                <w:t xml:space="preserve">hal-00923955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human voice: a source-filter system ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception of a new speech-aid device by injection of an acoustic source inside the mouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Erbsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Voice Workshop on Laser Voice Surgery and Voice Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">WVC 2012 - 5th International Congress of the World Voice Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Louxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769574v1</w:t>
+                <w:t xml:space="preserve">hal-00769561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can subglottal pressure be estimated from intra-oral pressure in speech and singing ?</w:t>
+                <w:t xml:space="preserve">What happens when a self-oscillating vocal-folds replica phonate into a straw?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NYU International Voice Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, New York, United States</w:t>
+              <w:t xml:space="preserve">ICVPB 2012 - 8th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769538v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of a new speech-aid device by injection of an acoustic source inside the mouth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal-tract resonances and tuning strategies in singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Doval</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WVC 2012 - 5th International Congress of the World Voice Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Louxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769561v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-tract resonances and tuning strategies in singing</w:t>
+                <w:t xml:space="preserve">Can subglottal pressure be estimated from intra-oral pressure in speech and singing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WVC 2012 - 5th International Congress of the World Voice Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Louxor, Egypt</w:t>
+              <w:t xml:space="preserve">NYU International Voice Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769559v1</w:t>
+                <w:t xml:space="preserve">hal-00769538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens when a self-oscillating vocal-folds replica phonate into a straw?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la morbidité vocale après chirurgie endocrinienne cervicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2012 - 8th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">LXVIII Congrès de la Société Française de phoniatrie et des Pathologies de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769552v1</w:t>
+                <w:t xml:space="preserve">hal-00769545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la morbidité vocale après chirurgie endocrinienne cervicale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiologie de la voix chantée: vibrations laryngées et adaptations phono-résonantielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LXVIII Congrès de la Société Française de phoniatrie et des Pathologies de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EMPR 2012 - 40èmes Entretiens de Médecine physique et de réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montpellier, France. pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769545v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologie de la voix chantée: vibrations laryngées et adaptations phono-résonantielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Electroglottographic Spectrum as an Indicator of Phonatory Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Libeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Ternström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Selamtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPR 2012 - 40èmes Entretiens de Médecine physique et de réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Montpellier, France. pp.17-32</w:t>
+              <w:t xml:space="preserve">41st Voice Foundation Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680692v1</w:t>
+                <w:t xml:space="preserve">hal-00769569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Verbotonal Method and the music to enhance French phonetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRS 4th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electroglottographic Spectrum as an Indicator of Phonatory Activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sten Ternström</w:t>
+                <w:t xml:space="preserve">Assessment of vocal morbidity following cervical endocrine surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Selamtzis</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Voice Foundation Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">WVC 2012 - 5th International Congress of the World Voice Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Louxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769569v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of vocal morbidity following cervical endocrine surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of vocal-tract resonances in singing using the input-impedance technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaffanjon</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WVC 2012 - 5th International Congress of the World Voice Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Louxor, Egypt</w:t>
+              <w:t xml:space="preserve">NYU International Voice Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769564v1</w:t>
+                <w:t xml:space="preserve">hal-00769540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of vocal-tract resonances in singing using the input-impedance technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive vocal-folds monitoring using electrical imaging methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NYU International Voice Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, New York, United States</w:t>
+              <w:t xml:space="preserve">100 years of electrical imaging - workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769540v1</w:t>
+                <w:t xml:space="preserve">hal-00769567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive vocal-folds monitoring using electrical imaging methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human voice: a source-filter system ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malte Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 years of electrical imaging - workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">17th International Voice Workshop on Laser Voice Surgery and Voice Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769567v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventricular folds in speech and singing: physiology, use, physical and perceptual impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19616,1197 +19616,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current topics in physiology of the singing voice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glottal behaviour, resonance tuning and the upper limit to the high soprano range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540519v1</w:t>
+                <w:t xml:space="preserve">hal-00540521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic glottal segmentation using local-based active contours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sevasti-Zoi Karakozoglou</w:t>
+                <w:t xml:space="preserve">How do ventricular folds behave during vocal effort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannis Stylianou</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharina Rohlfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQL 2010 - 9th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540517v1</w:t>
+                <w:t xml:space="preserve">hal-00540516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des bandes ventriculaires lors d'un effort vocal. Impact sur la vibration glottique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">The tuning of vocal resonances and the upper limit to the high soprano range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.ISBN : 978-2-9521105-9-4</w:t>
+              <w:t xml:space="preserve">ISMA 2010 - International Symposium on Music Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney and Katoomba, Australia. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486155v1</w:t>
+                <w:t xml:space="preserve">hal-00526131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des bandes ventriculaires lors dun effort vocal. Impact sur la vibration glottique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between vibrations and resonances, the richness of human vocal instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Summer 2010 AOTOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552282v1</w:t>
+                <w:t xml:space="preserve">hal-00540523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do ventricular folds behave during vocal effort ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La production vocale chez les chanteurs de musiques amplifiées actuelles : aspects physiologiques et acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna-Katharina Rohlfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQL 2010 - 9th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540516v1</w:t>
+                <w:t xml:space="preserve">hal-00540522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal behaviour, resonance tuning and the upper limit to the high soprano range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
+                <w:t xml:space="preserve">Contribution des bandes ventriculaires lors dun effort vocal. Impact sur la vibration glottique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540521v1</w:t>
+                <w:t xml:space="preserve">hal-00552282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tuning of vocal resonances and the upper limit to the high soprano range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
+                <w:t xml:space="preserve">Contribution des bandes ventriculaires lors d'un effort vocal. Impact sur la vibration glottique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2010 - International Symposium on Music Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney and Katoomba, Australia. pp.11-16</w:t>
+              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.ISBN : 978-2-9521105-9-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526131v1</w:t>
+                <w:t xml:space="preserve">hal-00486155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between vibrations and resonances, the richness of human vocal instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do source-filter interactions reflects on glottal-flow parameters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer 2010 AOTOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">AQL 2010 - 9th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540523v1</w:t>
+                <w:t xml:space="preserve">hal-00540518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production vocale chez les chanteurs de musiques amplifiées actuelles : aspects physiologiques et acoustiques</w:t>
+                <w:t xml:space="preserve">Voice range profile of subglottal pressure in singing: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540522v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice range profile of subglottal pressure in singing: a pilot study</w:t>
+                <w:t xml:space="preserve">Current topics in physiology of the singing voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAS 5 - 5th International Conference on Physiology and Acoustics of Singing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540520v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do source-filter interactions reflects on glottal-flow parameters?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Huguet</w:t>
+                <w:t xml:space="preserve">Automatic glottal segmentation using local-based active contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti-Zoi Karakozoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Stylianou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQL 2010 - 9th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540518v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on utiliser le travail en voix chantée pour améliorer la correction phonétique segmentale en langue étrangère? Le cas de locuteurs italiens apprenants de Français Langue Étrangère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Can phonetic and phonological learning of a foreign language be improved by singing-voice tasks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
+              <w:t xml:space="preserve">PEVOC 2009 - 8th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448321v1</w:t>
+                <w:t xml:space="preserve">hal-00448739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryngeal Behavior in Whispered Voice: a study using high speed imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20881,1222 +20881,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can phonetic and phonological learning of a foreign language be improved by singing-voice tasks?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Peut-on utiliser la voix chantée pour améliorer la correction phonétique segmentale en langue étrangère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2009 - 8th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.session 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448739v1</w:t>
+                <w:t xml:space="preserve">hal-00835303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on utiliser la voix chantée pour améliorer la correction phonétique segmentale en langue étrangère ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Singing voice as a tool for improving the teaching/learning of a foreign language. The case of Italian speakers learning French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.session 162</w:t>
+              <w:t xml:space="preserve">AIRS 2009 - 1st annual meeting - Advancing Interdisciplinarity Research in Singing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charlottetown, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835303v1</w:t>
+                <w:t xml:space="preserve">hal-00448740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing voice as a tool for improving the teaching/learning of a foreign language. The case of Italian speakers learning French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on utiliser le travail en voix chantée pour améliorer la correction phonétique segmentale en langue étrangère? Le cas de locuteurs italiens apprenants de Français Langue Étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRS 2009 - 1st annual meeting - Advancing Interdisciplinarity Research in Singing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Charlottetown, Canada</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448740v1</w:t>
+                <w:t xml:space="preserve">hal-00448321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory comparison of spoken and sung vowels based on MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badin</w:t>
+                <w:t xml:space="preserve">Interrelationship between vocal effort and vocal tract acoustics: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSLP 2008 - International Conference on Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296600v1</w:t>
+                <w:t xml:space="preserve">hal-00371603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelationship between vocal effort and vocal tract acoustics: a pilot study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singing voice assessment by means of electroglottography and impedance measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSLP 2008 - International Conference on Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">Second COST Action 2103 Workshop "Advanced Voice Function Assessment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371603v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal folds and ventricular bands in interaction: comparison between in-vivo measurements and theoretical predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing voice assessment by means of electroglottography and impedance measurement techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulatory comparison of spoken and sung vowels based on MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second COST Action 2103 Workshop "Advanced Voice Function Assessment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371697v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological correlates implied in period-doubling occurrences in singing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The source-filter approach in singing and its implication on inverse-filtering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICVPB 2008 - 6th International Conference on Voice Physiology and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371460v1</w:t>
+                <w:t xml:space="preserve">hal-00344184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The source-filter approach in singing and its implication on inverse-filtering techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological correlates implied in period-doubling occurrences in singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICVPB 2008 - 6th International Conference on Voice Physiology and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344184v1</w:t>
+                <w:t xml:space="preserve">hal-00371460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of vocal-folds and ventricular-bands interaction in singing using high-speed cinematography and electroglottography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skull and vocal tract growth: from newborn to adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Katharina Licht</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Autesserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371454v1</w:t>
+                <w:t xml:space="preserve">hal-00361954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration conjointe sur l'humain («in vivo») et sur maquette («in vitro») de l'interaction entre les cordes vocales et les bandes ventriculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">Vocal registers and laryngeal mechanisms, a case study: the French &amp;quot;Voix Mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2007 - 7ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371465v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating voix mixte: A scientific challenge towards a renewed vocal pedagogy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+                <w:t xml:space="preserve">Etude théorique et expérimentale de l'influence d'une constriction sur le mouvement vibratoire des cordes vocales par application de modèles mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chuberre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMO 2007 - 3rd Conference on Interdiciplinary Musicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Tallinn, Estonia. http://www-gewi.uni-graz.at/cim07</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207991v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and verbalisation of voice quality in western lyrical singing: Contribution of a multidisciplinary research group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22105,1376 +22109,1372 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMO 2007 - 3rd Conference on Interdiciplinary Musicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique et expérimentale de l'influence d'une constriction sur le mouvement vibratoire des cordes vocales par application de modèles mécaniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Investigating voix mixte: A scientific challenge towards a renewed vocal pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Expert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chuberre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CIMO 2007 - 3rd Conference on Interdiciplinary Musicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Tallinn, Estonia. http://www-gewi.uni-graz.at/cim07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360462v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and vocal tract growth: from newborn to adult</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonance tuning in singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.533-536</w:t>
+              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361954v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal registers and laryngeal mechanisms, a case study: the French &amp;quot;Voix Mixte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamesch</w:t>
+                <w:t xml:space="preserve">Exploration conjointe sur l'humain («in vivo») et sur maquette («in vitro») de l'interaction entre les cordes vocales et les bandes ventriculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">RJCP 2007 - 7ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371604v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance tuning in singing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Smith</w:t>
+                <w:t xml:space="preserve">Exploration of vocal-folds and ventricular-bands interaction in singing using high-speed cinematography and electroglottography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharina Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371602v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit et voix: de l'adaptation au forçage vocal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonance tuning and glottal behaviour in different vocal qualities in Bulgarian women's singing. A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Kiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Perturbations et réajustements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Haguenau, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Tokyo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371658v1</w:t>
+                <w:t xml:space="preserve">hal-00371605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence des « fausses » cordes vocales en phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371456v1</w:t>
+                <w:t xml:space="preserve">hal-00371466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skull and vocal tract growth from newborn to adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Autesserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance tuning and glottal behaviour in different vocal qualities in Bulgarian women's singing. A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bruit et voix: de l'adaptation au forçage vocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Tokyo, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop Perturbations et réajustements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Haguenau, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371605v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des « fausses » cordes vocales en phonation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371466v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling occurences in singing: the &amp;quot;bassu&amp;quot; case in traditional Sardinian &amp;quot;A Tenore&amp;quot; singing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution de corpus de parole semi-spontanée en environnement bruyant : intérêts et applications d'une telle méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tokyo, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs "langues et langage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371458v1</w:t>
+                <w:t xml:space="preserve">hal-00371661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution de corpus de parole semi-spontanée en environnement bruyant : intérêts et applications d'une telle méthodologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Period-doubling occurences in singing: the &amp;quot;bassu&amp;quot; case in traditional Sardinian &amp;quot;A Tenore&amp;quot; singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lortat-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs "langues et langage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tokyo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371661v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on considérer l'effet Lombard comme un phénomène linéaire en fonction du niveau de bruit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23506,636 +23506,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirroring the voice from Garcia to the present day: Some insights into singing voice registers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception et mise en langue de la qualité vocale dans le chant lyrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Pan European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée le Sensolier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371690v1</w:t>
+                <w:t xml:space="preserve">hal-00371670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et mise en langue de la qualité vocale dans le chant lyrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
+                <w:t xml:space="preserve">The effect of glottal opening on the acoustic response of the vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+                <w:t xml:space="preserve">Antonio de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée le Sensolier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371670v1</w:t>
+                <w:t xml:space="preserve">hal-00371668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of glottal opening on the acoustic response of the vocal tract</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirroring the voice from Garcia to the present day: Some insights into singing voice registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.1</w:t>
+              <w:t xml:space="preserve">6th Pan European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371668v1</w:t>
+                <w:t xml:space="preserve">hal-00371690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is voix mixte, the vocal technique used to smoothe the transition across the two main laryngeal mechanisms, an independent mechanism?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chuberre</w:t>
+                <w:t xml:space="preserve">Analysis of jet instability in flute-like instruments by means of image processing : effect of the channel geometry on the jet instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de La Cuadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Kyoto, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371678v1</w:t>
+                <w:t xml:space="preserve">hal-00371675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et description verbale de la qualité vocale dans le chant lyrique: une approche cognitive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+                <w:t xml:space="preserve">Is voix mixte, the vocal technique used to smoothe the transition across the two main laryngeal mechanisms, an independent mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chuberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fez, Maroc. pp.1</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371673v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of jet instability in flute-like instruments by means of image processing : effect of the channel geometry on the jet instability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fabre</w:t>
+                <w:t xml:space="preserve">Perception et description verbale de la qualité vocale dans le chant lyrique: une approche cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Kyoto, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">XXV Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fez, Maroc. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371675v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la qualité vocale dans le chant lyrique</w:t>
               </w:r>
@@ -24184,305 +24184,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal folds vibratory patterns of “laryngeal mechanism M0” as investigated with high-speed cinematography and electroglottography</w:t>
+                <w:t xml:space="preserve">Vocal folds vibratory patterns of “laryngeal mechanism M0” as investigated with high-speed cinematography and electroglottography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Schade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Müller</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Marseille, France. pp.71-73</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aug 2004, pp. 53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00188035v1</w:t>
+                <w:t xml:space="preserve">hal-00138801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal folds vibratory patterns of “laryngeal mechanism M0” as investigated with high-speed cinematography and electroglottography.</w:t>
+                <w:t xml:space="preserve">Vocal folds vibratory patterns of “laryngeal mechanism M0” as investigated with high-speed cinematography and electroglottography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Schade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Expert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on vocal folds physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Marseille, France. pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Müller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00138801v1</w:t>
+                <w:t xml:space="preserve">halshs-00188035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Voix Mixte, the Vocal Technique Used to Smoothe the Transition across the two Main Laryngeal Mechanisms, an Independent Mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castellengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chuberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24559,51 +24559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Schade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24654,51 +24654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical study of non-classical singing voice production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Ternström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Sundberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24749,51 +24749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transillumination technique and its applications : first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Schade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24874,64 +24874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of electroglottography for characterisation of the laryngeal mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockholm Music Acoustics Conference (SMAC 03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25178,90 +25178,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-oscillation d’une réplique de larynx avec un contrôle sur l’élongation et la compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Tlaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2024 - Journées des Jeunes Chercheur.se.s en Audition, Acoustique musicale, et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25286,90 +25286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory feedback of speech: comparison between aerial and the bone-conducted pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vancheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25420,77 +25420,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Tlaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVoC 2024 - 15th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Santander, France</w:t>
@@ -25513,325 +25513,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing vocal-fold dynamics in singing vocal modes from Complete Vocal Technique using high-speed laryngeal imaging and electroglottographic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of gelatin-based hydrogels upon finite strains in tension, compression and shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Geneid</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2019 - 13th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ESB 2019 - 30th Annual Conference of the European Society for Biomaterials together with the DGBM 2019 - 26th Annual Conference of the German Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301637v1</w:t>
+                <w:t xml:space="preserve">hal-02431208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of gelatin-based hydrogels upon finite strains in tension, compression and shear</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Characterizing vocal-fold dynamics in singing vocal modes from Complete Vocal Technique using high-speed laryngeal imaging and electroglottographic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Leppävuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maria Laukkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Geneid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2019 - 30th Annual Conference of the European Society for Biomaterials together with the DGBM 2019 - 26th Annual Conference of the German Society for Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">PEVOC 2019 - 13th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431208v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal adaptation of singers to room acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25869,90 +25869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils aérodynamiques de patients dysodiques : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26116,90 +26116,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en soin orthophonique d’une chanteuse dysodique : apport des exercices vocaux en semi-occlusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Amy de la Bretèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26345,103 +26345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khöömii mongol : diversité des styles et des techniques de l’art diphonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanni Curtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.333-340, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t>
@@ -26479,90 +26479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanics and acoustics of the singing voice: registers, resonances and the source-filter interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank A. Russo; Beatriz Ilari; Annabel J. Cohen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Interdisciplinary Studies in Singing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (chapitre 5), </w:t>
@@ -26613,77 +26613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Folds Dynamics by Means of Optical Flow Techniques: A Review of the Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26928,64 +26928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit et voix: de l'adaptation au forçage vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27209,51 +27209,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis and Simulation of the Human Voice (Dagstuhl Seminar 24242)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Ternström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27717,51 +27717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23B271C5"/>
+    <w:nsid w:val="62ADB678"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27948,51 +27948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/inshs/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738006v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885321v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Maison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanchen Cai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Ternstr&#246;m" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2024.03.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48080-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935928v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1094197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cornaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gaudefroy-Demombynes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015439.2021.1924853" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508088v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896690v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinchaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102468" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Signorello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Gerratt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyan Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2019.04.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Deliyski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001524" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christol Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aboussouan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castellanos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Atallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2019.11.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Godino-Llorente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.01.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHNGLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo R. Titze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Baken" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W. Bozeman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Granqvist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4919349" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T Herbst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Lohscheller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G &#352;vec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Weissengruber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.093203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874988v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1DGVHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998464v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Rohlfs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hess" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_JSLHR-S-12-0418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0351(13)58559-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836255" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634535v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti-Zoi Karakozoglou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.07.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK3JR7D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5084/pmmb2010/21/xxx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Kob" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Herzel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Tokuda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157489311796904709" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569451v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518766" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Epron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Sarfati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480078v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3419907" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365220" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.757" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2009/08-0138)" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2007.10.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54TF4C91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bezard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2977740" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotiropoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Stefano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430500344844" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368131v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Kiek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430600891504" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1850031" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1646401" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Sundin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ambroise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/S0892-1997(03)00005-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C4D1Q1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365051v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Tlaidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Corcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363680v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Launet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364611v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vancheri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Schiller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Simas Freire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fantone" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579018v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731195v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877915v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354581v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Thilakan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380615v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930692v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763021v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930653v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847817v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930683v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fussi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851535v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930665v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean During" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10675" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505267v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442619v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485436v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513203v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510881v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442701v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080904v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanni Curtet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798538v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550598v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550579v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giemza" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Beatbox" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0303" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080860v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sedit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky Orsi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hekker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053820v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429730v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6453-961-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sohier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brauer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007751v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969147v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670749v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670949v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670978v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358197v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Caussade" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243140v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243161v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249201v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champsaur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249143v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champsaur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243048v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seriux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249206v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249146v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-793-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243167v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249138v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Kreiman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Gerratt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100973v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100944v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Bennani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Hanna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100886v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243196v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100958v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Morand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelloux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mont&#233;rymard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100938v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100965v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923955v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923967v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Babacan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drugman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243179v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769574v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769538v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769561v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Erbsen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769559v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769552v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769545v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680692v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835311v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769569v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Libeaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Selamtzis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769564v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769540v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769567v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;zard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744095v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chevaillier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540519v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540517v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486155v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552282v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540516v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526131v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540523v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540522v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540520v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540518v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huguet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448321v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683791v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835303v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448740v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296600v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371603v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371450v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371460v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344184v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371454v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Licht" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371465v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207991v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamesch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chuberre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204136v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360462v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Autesserre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pochic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371604v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371602v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371658v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167610v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371605v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371466v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371458v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortat-Jacob" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371661v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371664v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371690v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371670v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371668v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371678v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371673v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371675v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Cuadra" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371691v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188035v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Schade" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138801v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#252;ller" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167564v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellengo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188062v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371694v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sundberg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371688v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Neubauer" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mantay" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371684v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371680v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371689v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911602v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sylvain" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742160v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729038v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301637v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lepp&#228;vuori" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Laukkanen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Geneid" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431208v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969191v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566257v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lafitte" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015259v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868331v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226075v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiko Giemza" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collegium-musicae.sorbonne-universite.fr/actualites/decouvrir-la-nouvelle-collection-musiques-interdisciplinarite" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.12" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226032v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellango" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.39" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077873v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315163734-5/mechanics-acoustics-singing-voice-joe-wolfe-ma%C3%ABva-garnier-nathalie-henrich-bernardoni-john-smith?context=ubx&amp;amp;refId=4a847f1a-39d6-4673-93ae-57701bc16d44" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163734" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969204v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cruz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015263v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319932v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Bozkurt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348704v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875726v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Gully" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123133v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249158v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05429263v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/inshs/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885321v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Maison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109887" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738006v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanchen Cai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Ternstr&#246;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2024.03.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935928v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1094197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48080-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508088v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cornaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015439.2021.1924853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gaudefroy-Demombynes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896690v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinchaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102468" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Deliyski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Meunier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13611" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Signorello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Gerratt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2019.04.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christol Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aboussouan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castellanos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Atallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2019.11.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Godino-Llorente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.01.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHNGLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo R. Titze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Baken" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W. Bozeman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Granqvist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4919349" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T Herbst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Lohscheller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G &#352;vec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Weissengruber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.093203" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.07.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1DGVHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Rohlfs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hess" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_JSLHR-S-12-0418" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0351(13)58559-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634535v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti-Zoi Karakozoglou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.07.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK3JR7D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5084/pmmb2010/21/xxx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518766" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618255v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Kob" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Herzel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Tokuda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157489311796904709" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Epron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Sarfati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480078v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3419907" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365220" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.757" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2009/08-0138)" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2977740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bezard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2007.10.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54TF4C91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204135v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Stefano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotiropoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344177v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430500344844" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368131v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Kiek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430600891504" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1850031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1646401" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Sundin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ambroise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/S0892-1997(03)00005-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C4D1Q1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363680v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Launet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Schiller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364611v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vancheri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365051v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Tlaidi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Corcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Simas Freire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731195v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579018v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877915v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877898v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fantone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Thilakan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380615v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763021v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833126v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930653v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fussi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931000v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851535v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848054v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean During" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10675" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762683v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442619v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513203v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513188v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442701v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510881v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550579v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanni Curtet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798538v3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080872v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giemza" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Beatbox" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080847v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0303" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080860v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429730v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6453-961-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053820v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sohier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301573v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301600v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sedit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky Orsi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hekker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969126v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007751v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969172v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007760v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969147v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670949v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priem" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358197v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Caussade" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249146v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-793-7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249206v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243048v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seriux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249143v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champsaur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243167v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Kreiman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Gerratt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243161v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243140v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249201v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champsaur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100886v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100958v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Hanna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Bennani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Morand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelloux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mont&#233;rymard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100938v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100965v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100944v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100973v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923967v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Babacan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drugman" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243179v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923955v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769561v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Erbsen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769552v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769559v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769545v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680692v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769569v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Libeaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Selamtzis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835311v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769564v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769540v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769567v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;zard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769574v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744095v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chevaillier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540521v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540516v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526131v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540523v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552282v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486155v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540518v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huguet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540520v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540519v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448739v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683791v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835303v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448321v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371697v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371450v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296600v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344184v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371460v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361954v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Autesserre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pochic" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371604v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamesch" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360462v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204136v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207991v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chuberre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371602v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371465v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Licht" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371605v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371466v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167610v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371658v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371661v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371458v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortat-Jacob" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371664v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371670v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371668v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371690v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371675v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Cuadra" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371678v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371673v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371691v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138801v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Schade" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#252;ller" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188035v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167564v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellengo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188062v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371694v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sundberg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371688v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Neubauer" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mantay" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371684v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371680v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371689v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911602v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sylvain" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742160v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729038v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431208v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301637v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lepp&#228;vuori" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Laukkanen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Geneid" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969191v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566257v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lafitte" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015259v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868331v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226075v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiko Giemza" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collegium-musicae.sorbonne-universite.fr/actualites/decouvrir-la-nouvelle-collection-musiques-interdisciplinarite" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.12" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226032v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellango" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.39" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077873v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315163734-5/mechanics-acoustics-singing-voice-joe-wolfe-ma%C3%ABva-garnier-nathalie-henrich-bernardoni-john-smith?context=ubx&amp;amp;refId=4a847f1a-39d6-4673-93ae-57701bc16d44" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163734" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969204v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cruz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015263v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319932v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Bozkurt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348704v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875726v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Gully" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123133v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249158v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05429263v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>