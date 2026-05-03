--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1585,256 +1585,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronical geometry without polygons: the extended HHT ontology for heterogeneous geometrical representations</w:t>
+                <w:t xml:space="preserve">Vers une approche basée sur les graphes de connaissances pour l'évaluation de la qualité des données dans l'IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Charles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Oumaima Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web – ISWC 2024 23rd International Semantic Web Conference, Baltimore, MD, USA, November 11–15, 2024, Proceedings,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénierie des Connaissances (Evènement affilié à PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA - Association Française pour l'Intelligence Artificielle, Jul 2025, Dijon (Bourgogne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801045v1</w:t>
+                <w:t xml:space="preserve">hal-05493805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche basée sur les graphes de connaissances pour l'évaluation de la qualité des données dans l'IoT</w:t>
+                <w:t xml:space="preserve">Diachronical geometry without polygons: the extended HHT ontology for heterogeneous geometrical representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Amal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances (Evènement affilié à PFIA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web – ISWC 2024 23rd International Semantic Web Conference, Baltimore, MD, USA, November 11–15, 2024, Proceedings,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore (MA), United States. pp.80-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493805v1</w:t>
+                <w:t xml:space="preserve">hal-04801045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HHT : Une ontologie pour représenter les dynamiques territoriales pour les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,51 +1885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle interdisciplinarité dans la construction d’ontologies historiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2091,330 +2091,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT : An ontology to represent territorial dynamics for digital humanities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Temporalité et graphes de connaissances : analyse théorique et enjeux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Formal Ontolog in Information Systems (FOIS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310997v1</w:t>
+                <w:t xml:space="preserve">hal-04153044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et graphes de connaissances : analyse théorique et enjeux pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">HHT : An ontology to represent territorial dynamics for digital humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Formal Ontolog in Information Systems (FOIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Aussenac-Gilles; Antony Galton; Torsten Hamman; Maria M. Hedblom, Jul 2023, Sherbrooke, Canada. pp.257 -- 271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA231133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153044v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Interoperability and Inferring Evacuation Priorities in Flood Disaster Response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Technology in Disaster Risk Reduction (ITDRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kristiansand, Norway. pp.39-54, </w:t>
+              <w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catia Pesquita; Jamie McCusker; Ernesto Jimenez-Ruiz; Sven Hertling; Mauro Dragoni; Anastasia Dimou; Raphael Troncy, May 2023, Hersonissos (Crete), Greece. pp.419-435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34207-3_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120731v1</w:t>
+                <w:t xml:space="preserve">hal-04283672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Survey on Ontologies about Event</w:t>
               </w:r>
@@ -2489,745 +2476,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+                <w:t xml:space="preserve">Enhancing Interoperability and Inferring Evacuation Priorities in Flood Disaster Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bu Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catia Pesquita; Jamie McCusker; Ernesto Jimenez-Ruiz; Sven Hertling; Mauro Dragoni; Anastasia Dimou; Raphael Troncy, May 2023, Hersonissos (Crete), Greece. pp.419-435, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Technology in Disaster Risk Reduction (ITDRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kristiansand, Norway. pp.39-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34207-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283672v1</w:t>
+                <w:t xml:space="preserve">hal-04120731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT : une ontologie modulaire pour représenter l'évolution des territoires en Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bourel</w:t>
+                <w:t xml:space="preserve">Inferring New Information from a Knowledge Graph in Crisis Management: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bu Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Knowledge Engineering and Ontology Development (KEOD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.43-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011511200003335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760559v1</w:t>
+                <w:t xml:space="preserve">hal-03940533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring New Information from a Knowledge Graph in Crisis Management: A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Huygue</w:t>
+                <w:t xml:space="preserve">HHT : une ontologie modulaire pour représenter l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Knowledge Engineering and Ontology Development (KEOD 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l’Ingénierie des Connaissances) de l’AFIA, Jun 2022, Saint-Etienne, France. pp.131-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940533v1</w:t>
+                <w:t xml:space="preserve">hal-03760559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5D-IoT, a semantic web based framework for assessing IoT data quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gay</w:t>
+                <w:t xml:space="preserve">Shubham Mante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aftab M Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Chaudhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Gangadharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
+              <w:t xml:space="preserve">37th ACM/SIGAPP Symposium on Applied Computing (SAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.1921-1924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760353v1</w:t>
+                <w:t xml:space="preserve">hal-04279670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5D-IoT, a semantic web based framework for assessing IoT data quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aftab M Hussain</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Chaudhari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deepak Gangadharan</w:t>
+                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th ACM/SIGAPP Symposium on Applied Computing (SAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.1921-1924, </w:t>
+              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire AHP-PReST : Archives Henri-Poincaré - Philosophie et Recherches sur les Sciences et les Technologies; LORIA : Laboratoire Lorrain de Recherche en Informatique et ses Applications, Jun 2022, Nancy, France. pp.23-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279670v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology and a reasoning approach for Evacuation in Flood Disaster Response</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t>
+                <w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
@@ -3390,106 +3390,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, virtual conference, Greece. pp.152-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986555v2</w:t>
+                <w:t xml:space="preserve">hal-03120764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t>
+                <w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
@@ -3520,190 +3511,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano, Italy. p. 171-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120764v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Scalable Approach for Rule Processing: Computing in the Fog for the SWoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+                <w:t xml:space="preserve">Task-Oriented Complex Ontology Alignment: Two Alignment Evaluation Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Santiago, Chile. </w:t>
+              <w:t xml:space="preserve">European Semantic Web Conference (ESWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.655--670, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI.2018.0-100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871088v1</w:t>
+                <w:t xml:space="preserve">hal-02102383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
               </w:r>
@@ -3745,214 +3745,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cooperative Information Systems @ OTM 2018 (CoopIS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Malte, Malta. pp.407-425</w:t>
+              <w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (COOPIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Valette, Malta. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635040v1</w:t>
+                <w:t xml:space="preserve">hal-01871055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Oriented Complex Ontology Alignment: Two Alignment Evaluation Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference (ESWC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Cooperative Information Systems @ OTM 2018 (CoopIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Malte, Malta. pp.407-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102383v1</w:t>
+                <w:t xml:space="preserve">hal-03635040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
+                <w:t xml:space="preserve">A Distributed Scalable Approach for Rule Processing: Computing in the Fog for the SWoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
@@ -3970,311 +3961,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (COOPIS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Santiago, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI.2018.0-100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871055v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données d'évaluation de correspondances complexes entre ontologies</w:t>
+                <w:t xml:space="preserve">Cross-Querying LOD Datasets Using Complex Alignments: An Application to Agronomic Taxa (regular paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Metadata and Semantics Research (MTSR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tallinn, Estonia. pp.25--37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70863-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570058v1</w:t>
+                <w:t xml:space="preserve">hal-02102384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Querying LOD Datasets Using Complex Alignments: An Application to Agronomic Taxa (regular paper)</w:t>
+                <w:t xml:space="preserve">Towards a complex alignment evaluation dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amarger</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Metadata and Semantics Research (MTSR 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Workshop on Ontology Matching co-located with the 16th International Semantic Web Conference (OM@ISWC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.217-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70863-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02102384v1</w:t>
+                <w:t xml:space="preserve">hal-02603952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage de SOSA pour l'observation agricole: 2 cas d'usage d'observation des parcelles</w:t>
               </w:r>
@@ -4362,135 +4362,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complex alignment evaluation dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Capturing the contributions of the semantic web to the IoT: a unifying vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Ontology Matching co-located with the 16th International Semantic Web Conference (OM@ISWC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.217-218</w:t>
+              <w:t xml:space="preserve">Semantic Web technologies for the Internet of Things (Workshop at ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603952v1</w:t>
+                <w:t xml:space="preserve">hal-01700929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making smart knowledge from not-so-smart data</w:t>
               </w:r>
@@ -4591,388 +4591,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the contributions of the semantic web to the IoT: a unifying vision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+                <w:t xml:space="preserve">Un jeu de données d'évaluation de correspondances complexes entre ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web technologies for the Internet of Things (Workshop at ISWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. 7p</w:t>
+              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700929v1</w:t>
+                <w:t xml:space="preserve">hal-01570058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle d'une base de connaissance dans SemIoTics, un système autonome contrôlant un appartement connecté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+                <w:t xml:space="preserve">Rewriting SELECT SPARQL queries from 1:n complex correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Pernelle; Sandra Bringay, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Ontology Matching, collocated with the 15th International Semantic Web Conference (OM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332442v1</w:t>
+                <w:t xml:space="preserve">hal-03658818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche pour la reformulation automatique de requêtes à partir d'alignements complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Autonomy through knowledge: how IoT-O supports the management of a connected apartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Semantic Web Technologies for the Internet of Things (SWIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442741v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t>
+                <w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -5007,93 +5007,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709185v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy through knowledge: how IoT-O supports the management of a connected apartment</w:t>
+                <w:t xml:space="preserve">IoT-O, a Core-Domain IoT Ontology to Represent Connected Devices Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
@@ -5111,842 +5111,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Technologies for the Internet of Things (SWIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management: 20th International Conference, EKAW 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.561 - 576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467861v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t>
+                <w:t xml:space="preserve">Détection de consensus entre sources et calcul de confiance fondé sur l’intégrale de Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t>
+              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709190v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting SELECT SPARQL queries from 1:n complex correspondences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Rôle d'une base de connaissance dans SemIoTics, un système autonome contrôlant un appartement connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Ontology Matching, collocated with the 15th International Semantic Web Conference (OM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.49-60</w:t>
+              <w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Pernelle; Sandra Bringay, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658818v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-O, a Core-Domain IoT Ontology to Represent Connected Devices Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+                <w:t xml:space="preserve">Vers une approche pour la reformulation automatique de requêtes à partir d'alignements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management: 20th International Conference, EKAW 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467853v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de consensus entre sources et calcul de confiance fondé sur l’intégrale de Choquet</w:t>
+                <w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442718v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2015</w:t>
+                <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium on Applied Computing (SAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing (SIGAPP), Apr 2015, Salamanca, Spain. pp.1093--1098, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303851v1</w:t>
+                <w:t xml:space="preserve">hal-03190218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
+                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium on Applied Computing (SAC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190218v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,81 +5957,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
+                <w:t xml:space="preserve">Accelerating the update of knowledge base instances by detecting vital information from a document stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
@@ -6066,97 +6049,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore. pp. 173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165507v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
+                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -6187,97 +6170,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
+              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179753v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -6308,300 +6291,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605237v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the update of knowledge base instances by detecting vital information from a document stream</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore. pp. 173-176</w:t>
+              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, Maryland, United States. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334707v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying ontology requirements with SWIP (Workshop on Knowledge, Reasoning and Computation, 2014)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge, Reasoning and Computation 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Research Conference on Metadata and Semantics Research (MTSR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.314-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256406v1</w:t>
+                <w:t xml:space="preserve">hal-03665047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de langue pour la mise à jour d'un profil d'entité</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
@@ -6619,227 +6654,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications, Mar 2014, Nancy, France. pp.129--143</w:t>
+              <w:t xml:space="preserve">Text REtrieval Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263722v1</w:t>
+                <w:t xml:space="preserve">hal-03263720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Swip : une interface Langue Naturelle à SPARQL programmée en SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Research Conference on Metadata and Semantics Research (MTSR 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.201-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665047v1</w:t>
+                <w:t xml:space="preserve">hal-01015273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2014</w:t>
+                <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
@@ -6857,1047 +6857,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference 2014</w:t>
+              <w:t xml:space="preserve">Twenty-Third Text REtrieval Conference (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263720v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swip : une interface Langue Naturelle à SPARQL programmée en SPARQL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Modèles de langue pour la mise à jour d'un profil d'entité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.201-212</w:t>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications, Mar 2014, Nancy, France. pp.129--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015273v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Verifying ontology requirements with SWIP (Workshop on Knowledge, Reasoning and Computation, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Carmen Suárez Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Third Text REtrieval Conference (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge, Reasoning and Computation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263721v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Peyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
+              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598869v1</w:t>
+                <w:t xml:space="preserve">hal-01193095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo : Swip, a semantic web interface using patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Apport du Web et du Web de Données pour la recherche d'attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Semantic Web Conference (ISWC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications - CORIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188257v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
+                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Peyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193095v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Web et du Web de Données pour la recherche d'attributs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Passage de la langue naturelle à une requête SPARQL dans le système SWIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications - CORIA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.0</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123509v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage de la langue naturelle à une requête SPARQL dans le système SWIP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">The Twenty-Second Text REtrieval Conference - TREC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107314v1</w:t>
+                <w:t xml:space="preserve">hal-01143717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Second Text REtrieval Conference - TREC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143717v1</w:t>
+                <w:t xml:space="preserve">hal-01145829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking SPARQL 1.1 extensions into account in the SWIP system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
+              <w:t xml:space="preserve">20th International Conference on Conceptual Structures (ICCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Bombay, India. pp. 75-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143219v1</w:t>
+                <w:t xml:space="preserve">hal-01193096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
+                <w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
@@ -7928,439 +7937,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t>
+              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145829v1</w:t>
+                <w:t xml:space="preserve">hal-01135098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking SPARQL 1.1 extensions into account in the SWIP system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Demo : Swip, a semantic web interface using patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Conceptual Structures (ICCS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Bombay, India. pp. 75-89</w:t>
+              <w:t xml:space="preserve">The 12th International Semantic Web Conference (ISWC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193096v1</w:t>
+                <w:t xml:space="preserve">hal-01188257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t>
+                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.29-44</w:t>
+              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135098v1</w:t>
+                <w:t xml:space="preserve">hal-02598869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations n-aires interphrastiques guidée par une RTO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Des patrons modulaires de requêtes SPARQL dans le système SWIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.179-190</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00764371v1</w:t>
+                <w:t xml:space="preserve">hal-00714617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de requêtes SPARQL à partir de patrons: prise en compte des relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8389,260 +8363,286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées francophones d'Ingénierie des Connaissances (IC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.771-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des patrons modulaires de requêtes SPARQL dans le système SWIP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Extraction de relations n-aires interphrastiques guidée par une RTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Ghersedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.412</w:t>
+              <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714617v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00764371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvOnto : évolution de ressource termino- ontologique pour l'annotation sémantique</w:t>
+                <w:t xml:space="preserve">EvOnto une approche pour maintenir la cohérence entre une ressource termino-ontologique et des annotations sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laublet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-13</w:t>
+              <w:t xml:space="preserve">9th International Conference on Terminology and Artificial Intelligence (TIA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011749v1</w:t>
+                <w:t xml:space="preserve">hal-03011692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVONTO - Joint Evolution of Ontologies and Semantic Annotations</w:t>
               </w:r>
@@ -8739,355 +8739,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvOnto une approche pour maintenir la cohérence entre une ressource termino-ontologique et des annotations sémantiques</w:t>
+                <w:t xml:space="preserve">EvOnto : évolution de ressource termino- ontologique pour l'annotation sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Terminology and Artificial Intelligence (TIA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.23-30</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011692v1</w:t>
+                <w:t xml:space="preserve">hal-03011749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des outils de TAL à la construction d’ontologies : propositions au sein de la plateforme DaFOE</w:t>
+                <w:t xml:space="preserve">Approche générique pour l'extraction de relations à partir de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Charlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+                <w:t xml:space="preserve">Seif Eddine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20es Journées Francophones d’Ingénierie des Connaissances (IC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.1-3</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136644v1</w:t>
+                <w:t xml:space="preserve">hal-00384415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche générique pour l'extraction de relations à partir de textes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des outils de TAL à la construction d’ontologies : propositions au sein de la plateforme DaFOE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Szulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seif Eddine Kramdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.97-108</w:t>
+              <w:t xml:space="preserve">20es Journées Francophones d’Ingénierie des Connaissances (IC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384415v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10146,299 +10146,419 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Data Quality Assessment in IoT environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach for RDFizing semi-structured data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noorani Bakerally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 21063, IRIT - Institut de Recherche en Informatique de Toulouse; LAAS-CNRS; Orange labs Meylan. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic interoperability for the Web of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Murdock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louay Bassbouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajdeep Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); Nokia Bell Labs [Paris Saclay] (Nokia); Institut de Recherche en Informatique de Toulouse (CNRS : UMR5505; INPT de Toulouse; Universités de Toulouse I, II et III); Rockwell automation (.); FESTO (.); Landis+Gyr (Toshiba); IoTecha (.); National Institute of Standards and Technology [Gaithersburg] (Agency of the U.S. Department of Commerce); Comcast (.); Orange Labs [Issy les Moulineaux] (France Télécom); InterDigital Communications (.); Honeywell Process Solutions (Honeywell International Inc.); World Wide Web Consortium (.); British Telecom Research &amp; Technology (British Telecom); Intel corporation [USA] (Intel corporation); Huawei Technologies [Nanjing] (Huawei Technologies Co. Ltd.); Krypton Brothers (.); EURECOM [Sophia Antipolis] (Institut Mines-Télécom); Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); LG Group (.); Ericsson Research (Ericsson ); Insight Centre for Data Analytics [Galway] (National University of Ireland Galway (NUIG)); Senslytics (Senslytics Corporation); Network Research Division, NEC Laboratories Europe (NEC Europe Ltd.); Sensinov (.); Huawei Technologies [San Francisco] (Huawei Technologies Co. Ltd.); Department of Computer Science [Binghamton] (Binghamton University); TNO [Netherlands] (.); Telecom Orange (.); Laboratoire d'analyse et d'architecture des systèmes (CNRS (UPR8001)-Université Toulouse 3-INPT-Institut National des Sciences Appliquées de Toulouse); OpenDOF (Panasonic); Deutsche Telekom Laboratories (Deutsche Telekom); Schneider Electric (.). 2016, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10448,100 +10568,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies de domaine pour la modélisation du contexte en Recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00371323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10551,105 +10671,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La centralité des ontologies, du Web Sémantique des utilisateurs au Web Sémantique des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Toulouse, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02919961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10717,51 +10837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC1E4B40"/>
+    <w:nsid w:val="F588FECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10948,51 +11068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3845-3243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103214100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bu Daher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huygue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649223500429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Amal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA231133" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011511200003335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab M Hussain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Chaudhari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gangadharan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507234" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871088v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.0-100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467853v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_36" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Su&#225;rez Figueroa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lannes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467868v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iswc2016.semanticweb.org/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosquera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inis.iaea.org/search/download.aspx?RN=45017170&amp;amp;redURL=http://www.iaea.org/inis/collection/NCLCollectionStore/_Public/45/017/45017163.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Murdock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bassbouss" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Bhowmik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02919961v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3845-3243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103214100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bu Daher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huygue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649223500429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Amal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA231133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011511200003335" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab M Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Chaudhari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gangadharan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871088v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.0-100" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467853v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Su&#225;rez Figueroa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lannes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467868v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iswc2016.semanticweb.org/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosquera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inis.iaea.org/search/download.aspx?RN=45017170&amp;amp;redURL=http://www.iaea.org/inis/collection/NCLCollectionStore/_Public/45/017/45017163.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362033v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Murdock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bassbouss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Bhowmik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371323v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02919961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>