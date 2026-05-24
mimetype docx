--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2277,343 +2277,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+                <w:t xml:space="preserve">Enhancing Interoperability and Inferring Evacuation Priorities in Flood Disaster Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bu Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catia Pesquita; Jamie McCusker; Ernesto Jimenez-Ruiz; Sven Hertling; Mauro Dragoni; Anastasia Dimou; Raphael Troncy, May 2023, Hersonissos (Crete), Greece. pp.419-435, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Technology in Disaster Risk Reduction (ITDRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kristiansand, Norway. pp.39-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34207-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283672v1</w:t>
+                <w:t xml:space="preserve">hal-04120731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Survey on Ontologies about Event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Piryani</w:t>
+                <w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC Workshops on Semantic Methods for Events and Stories (SEMMES @ ESWC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catia Pesquita; Jamie McCusker; Ernesto Jimenez-Ruiz; Sven Hertling; Mauro Dragoni; Anastasia Dimou; Raphael Troncy, May 2023, Hersonissos (Crete), Greece. pp.419-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283673v1</w:t>
+                <w:t xml:space="preserve">hal-04283672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Interoperability and Inferring Evacuation Priorities in Flood Disaster Response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Comprehensive Survey on Ontologies about Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Piryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Technology in Disaster Risk Reduction (ITDRR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC Workshops on Semantic Methods for Events and Stories (SEMMES @ ESWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pasquale Lisena; Ilaria Tiddi; Simon Gottschalk; Luc Steels, May 2023, Hersonissos, Greece. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34207-3_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04120731v1</w:t>
+                <w:t xml:space="preserve">hal-04283673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring New Information from a Knowledge Graph in Crisis Management: A Case Study</w:t>
               </w:r>
@@ -2818,416 +2818,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5D-IoT, a semantic web based framework for assessing IoT data quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Mante</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Deepak Gangadharan</w:t>
+                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th ACM/SIGAPP Symposium on Applied Computing (SAC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507234⟩</w:t>
+              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire AHP-PReST : Archives Henri-Poincaré - Philosophie et Recherches sur les Sciences et les Technologies; LORIA : Laboratoire Lorrain de Recherche en Informatique et ses Applications, Jun 2022, Nancy, France. pp.23-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279670v1</w:t>
+                <w:t xml:space="preserve">hal-03760353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5D-IoT, a semantic web based framework for assessing IoT data quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Mante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aftab M Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Chaudhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deepak Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th ACM/SIGAPP Symposium on Applied Computing (SAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.1921-1924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683727v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760353v1</w:t>
+                <w:t xml:space="preserve">hal-03683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology and a reasoning approach for Evacuation in Flood Disaster Response</w:t>
               </w:r>
@@ -3791,51 +3791,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
+                <w:t xml:space="preserve">A Distributed Scalable Approach for Rule Processing: Computing in the Fog for the SWoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
@@ -3853,97 +3853,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cooperative Information Systems @ OTM 2018 (CoopIS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Santiago, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI.2018.0-100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635040v1</w:t>
+                <w:t xml:space="preserve">hal-01871088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Scalable Approach for Rule Processing: Computing in the Fog for the SWoT</w:t>
+                <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
@@ -3961,82 +3970,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cooperative Information Systems @ OTM 2018 (CoopIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Malte, Malta. pp.407-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI.2018.0-100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871088v1</w:t>
+                <w:t xml:space="preserve">hal-03635040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Querying LOD Datasets Using Complex Alignments: An Application to Agronomic Taxa (regular paper)</w:t>
               </w:r>
@@ -4146,472 +4146,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complex alignment evaluation dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Usage de SOSA pour l'observation agricole: 2 cas d'usage d'observation des parcelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Ontology Matching co-located with the 16th International Semantic Web Conference (OM@ISWC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.217-218</w:t>
+              <w:t xml:space="preserve">Séminaire IN-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603952v1</w:t>
+                <w:t xml:space="preserve">hal-02607812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de SOSA pour l'observation agricole: 2 cas d'usage d'observation des parcelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bernard</w:t>
+                <w:t xml:space="preserve">Towards a complex alignment evaluation dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IN-OVIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Ontology Matching co-located with the 16th International Semantic Web Conference (OM@ISWC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607812v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the contributions of the semantic web to the IoT: a unifying vision</w:t>
+                <w:t xml:space="preserve">Making smart knowledge from not-so-smart data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web technologies for the Internet of Things (Workshop at ISWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. 7p</w:t>
+              <w:t xml:space="preserve">Smart Data Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700929v1</w:t>
+                <w:t xml:space="preserve">hal-01700919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making smart knowledge from not-so-smart data</w:t>
+                <w:t xml:space="preserve">Capturing the contributions of the semantic web to the IoT: a unifying vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Garzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Data Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. 2p</w:t>
+              <w:t xml:space="preserve">Semantic Web technologies for the Internet of Things (Workshop at ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700919v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de données d'évaluation de correspondances complexes entre ontologies</w:t>
               </w:r>
@@ -4699,377 +4699,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting SELECT SPARQL queries from 1:n complex correspondences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Autonomy through knowledge: how IoT-O supports the management of a connected apartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Ontology Matching, collocated with the 15th International Semantic Web Conference (OM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.49-60</w:t>
+              <w:t xml:space="preserve">Semantic Web Technologies for the Internet of Things (SWIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658818v1</w:t>
+                <w:t xml:space="preserve">hal-01467861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy through knowledge: how IoT-O supports the management of a connected apartment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+                <w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Technologies for the Internet of Things (SWIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467861v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewriting SELECT SPARQL queries from 1:n complex correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Ontology Matching, collocated with the 15th International Semantic Web Conference (OM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709190v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT-O, a Core-Domain IoT Ontology to Represent Connected Devices Networks</w:t>
               </w:r>
@@ -5399,269 +5399,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche pour la reformulation automatique de requêtes à partir d'alignements complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442741v1</w:t>
+                <w:t xml:space="preserve">hal-01709185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche pour la reformulation automatique de requêtes à partir d'alignements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t>
+              <w:t xml:space="preserve">27èmes Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709185v1</w:t>
+                <w:t xml:space="preserve">hal-01442741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
               </w:r>
@@ -5758,256 +5758,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Abbes</w:t>
+                <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165507v2</w:t>
+                <w:t xml:space="preserve">hal-01166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166052v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating the update of knowledge base instances by detecting vital information from a document stream</w:t>
               </w:r>
@@ -6095,51 +6095,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -6170,97 +6170,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605237v1</w:t>
+                <w:t xml:space="preserve">hal-01179753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
+                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -6291,73 +6291,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
+              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179753v1</w:t>
+                <w:t xml:space="preserve">hal-02605237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2015</w:t>
               </w:r>
@@ -6700,230 +6700,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swip : une interface Langue Naturelle à SPARQL programmée en SPARQL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.201-212</w:t>
+              <w:t xml:space="preserve">Twenty-Third Text REtrieval Conference (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015273v1</w:t>
+                <w:t xml:space="preserve">hal-03263721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Swip : une interface Langue Naturelle à SPARQL programmée en SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Third Text REtrieval Conference (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.201-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263721v1</w:t>
+                <w:t xml:space="preserve">hal-01015273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de langue pour la mise à jour d'un profil d'entité</w:t>
               </w:r>
@@ -7106,783 +7106,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">Apport du Web et du Web de Données pour la recherche d'attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Peyet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications - CORIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193095v1</w:t>
+                <w:t xml:space="preserve">hal-01123509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Web et du Web de Données pour la recherche d'attributs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Abbes</w:t>
+                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlind Kopliku</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Guillaume Peyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications - CORIA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.0</w:t>
+              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123509v1</w:t>
+                <w:t xml:space="preserve">hal-01193095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
+                <w:t xml:space="preserve">Passage de la langue naturelle à une requête SPARQL dans le système SWIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143219v1</w:t>
+                <w:t xml:space="preserve">hal-01107314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage de la langue naturelle à une requête SPARQL dans le système SWIP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">The Twenty-Second Text REtrieval Conference - TREC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107314v1</w:t>
+                <w:t xml:space="preserve">hal-01143717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Second Text REtrieval Conference - TREC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143717v1</w:t>
+                <w:t xml:space="preserve">hal-01143219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
+                <w:t xml:space="preserve">Taking SPARQL 1.1 extensions into account in the SWIP system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t>
+              <w:t xml:space="preserve">20th International Conference on Conceptual Structures (ICCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Bombay, India. pp. 75-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145829v1</w:t>
+                <w:t xml:space="preserve">hal-01193096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking SPARQL 1.1 extensions into account in the SWIP system</w:t>
+                <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Conceptual Structures (ICCS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Bombay, India. pp. 75-89</w:t>
+              <w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193096v1</w:t>
+                <w:t xml:space="preserve">hal-01145829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t>
               </w:r>
@@ -7983,247 +7983,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo : Swip, a semantic web interface using patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Semantic Web Conference (ISWC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188257v1</w:t>
+                <w:t xml:space="preserve">hal-02598869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Demo : Swip, a semantic web interface using patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
+              <w:t xml:space="preserve">The 12th International Semantic Web Conference (ISWC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598869v1</w:t>
+                <w:t xml:space="preserve">hal-01188257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des patrons modulaires de requêtes SPARQL dans le système SWIP</w:t>
               </w:r>
@@ -8298,351 +8298,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de requêtes SPARQL à partir de patrons: prise en compte des relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Extraction de relations n-aires interphrastiques guidée par une RTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Ghersedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées francophones d'Ingénierie des Connaissances (IC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.771-787</w:t>
+              <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746737v1</w:t>
+                <w:t xml:space="preserve">lirmm-00764371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations n-aires interphrastiques guidée par une RTO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Expression de requêtes SPARQL à partir de patrons: prise en compte des relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.179-190</w:t>
+              <w:t xml:space="preserve">22èmes Journées francophones d'Ingénierie des Connaissances (IC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.771-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00764371v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvOnto une approche pour maintenir la cohérence entre une ressource termino-ontologique et des annotations sémantiques</w:t>
+                <w:t xml:space="preserve">EvOnto : évolution de ressource termino- ontologique pour l'annotation sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Terminology and Artificial Intelligence (TIA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.23-30</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011692v1</w:t>
+                <w:t xml:space="preserve">hal-03011749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVONTO - Joint Evolution of Ontologies and Semantic Annotations</w:t>
               </w:r>
@@ -8739,135 +8739,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvOnto : évolution de ressource termino- ontologique pour l'annotation sémantique</w:t>
+                <w:t xml:space="preserve">EvOnto une approche pour maintenir la cohérence entre une ressource termino-ontologique et des annotations sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laublet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-13</w:t>
+              <w:t xml:space="preserve">9th International Conference on Terminology and Artificial Intelligence (TIA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011749v1</w:t>
+                <w:t xml:space="preserve">hal-03011692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche générique pour l'extraction de relations à partir de textes</w:t>
               </w:r>
@@ -10467,51 +10467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louay Bassbouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajdeep Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10837,51 +10837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F588FECD"/>
+    <w:nsid w:val="D33C9A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11068,51 +11068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3845-3243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103214100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bu Daher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huygue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649223500429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Amal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA231133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011511200003335" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab M Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Chaudhari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gangadharan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871088v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.0-100" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467853v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Su&#225;rez Figueroa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lannes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467868v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iswc2016.semanticweb.org/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosquera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inis.iaea.org/search/download.aspx?RN=45017170&amp;amp;redURL=http://www.iaea.org/inis/collection/NCLCollectionStore/_Public/45/017/45017163.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362033v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Murdock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bassbouss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Bhowmik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371323v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02919961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3845-3243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103214100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bu Daher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huygue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649223500429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Amal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA231133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011511200003335" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab M Hussain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Chaudhari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gangadharan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507234" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.0-100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467861v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467853v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Su&#225;rez Figueroa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lannes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467868v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iswc2016.semanticweb.org/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosquera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inis.iaea.org/search/download.aspx?RN=45017170&amp;amp;redURL=http://www.iaea.org/inis/collection/NCLCollectionStore/_Public/45/017/45017163.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362033v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Murdock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bassbouss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Bhowmik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371323v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02919961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>