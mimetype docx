--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Hérold </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Hérold est Maîtresse de conférences à l’UFR de Musique et Musicologie de la Faculté des Lettres de Sorbonne Université et membre de l’Institut de Recherche en Musicologie (IReMus, UMR 8223) depuis 2021. Titulaire du Diplôme d’État de professeure de piano et d’une Licence de Mathématiques, elle est l’auteure d’une thèse de doctorat portant sur le rôle formel du timbre dans la musique pour piano de la première moitié du XIXe siècle (dir. Xavier Hascher, Université de Strasbourg, 2011). Ses travaux sur le timbre et l’orchestration envisagés dans le contexte de différents répertoires instrumentaux du XIXe au XXIe siècles ont donné lieu à des publications et communications en France, en Europe et en Amérique du Nord. Elle a en outre mené des projets en collaboration avec des musiciens et musiciennes de l’Ensemble intercontemporain, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochschule der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Zurich (ZHdK), de la Haute École de Musique (HEM) de Genève, ainsi qu’avec le chef d’orchestre Pierre-André Valade. Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2017 à 2023, Nathalie Hérold a également co-organisé plusieurs manifestations scientifiques, en particulier le IXe congrès européen d’Analyse musicale (Euromac 9) de Strasbourg en 2017, les Journées d’Analyse Musicale (JAM) 2018 d’Aix-en-Provence, le symposium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2019, ainsi que les Journées d’Informatique Musicale (JIM) 2020 de Strasbourg. Elle est par ailleurs Présidente de la Société Française d’Analyse Musicale (SFAM) et membre du projet international ACTOR (Analysis, Creation and Teaching of Orchestration, dir. Stephen McAdams).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte musical et environnements informatiques (Journées d'Informatique Musicale 2020 - JIM 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th European Music Analysis Conference (EuroMAC 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Andreatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale 62 (2010) - Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg and the Romantic Piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bourderionnet, Olivier Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.157-164, 2024, 9781501365669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre face à l'hétérogénéité musicale : conceptualisation, enjeux, pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre théorie et analyse musicale : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-211, 2020, Pensée musicale, 978-2-7521-0421-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et cognition : perspectives pour l'analyse et la performance musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.15-33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et signification musicale : la spécificité pianistiques des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands topoï du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Márta Grabócz, pp.303-318, 2018, GREAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la forme brève dans le Carnaval op. 9 de Schumann : un éclairage à partir de l'analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et formes brèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.105-120, 2018, 978-2-8076-0854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du timbre dans le renouvellement des formes pianistiques chez Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Poniatowska; Zofia Chechlinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin 1810-2010 : Ideas, Interpretations, Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.243-257, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation du timbre et de son organisation formelle dans les œuvres pour piano de la première moitié du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Hascher; Mondher Ayari; Jean-Michel Bardez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse musicale aujourd'hui / Music Analysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2015, Musicologie - Analyses, 9782752102430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et analyse musicale : les possibilités d'intégration du timbre dans l'analyse formelle des œuvres pour piano du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-103, 2012, Pensée Musicale, 9782752101204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. Ministère de la Culture, IRCAM/Centre Pompidou, MSH Paris-Nord, AFIM, pp.38-43, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Darrifourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, La Plaine Saint-Denis, France. 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62806/FHUE8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The School of Music Studies, Aristotle University of Thessaloniki, pp.182-185, 2023, Proceedings of the Third International Conference on Timbre (Timbre 2023), eds. Marcelo Caetano, Zachary Wallmark, Asterios Zacharakis, Charalampos Saitis and Kai Siedenburg, 978-960-243-739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une histoire de l'analyse et de la théorie du timbre et de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moscow State Tchaikovsky Conservatory, p. 354-356, 2021, Tenth European Music Analysis Conference: Abstracts (éd. Konstantin Zenkin, Ildar Khannanov, Olga Kuznetsova et Elena Tokun), 978-5-89598-422-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation&amp;quot; (Paris, 18-19 janvier 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les sciences de la musique : de nouveaux défis dans une société en mutation" (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial — Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebius&amp;quot;, extrait du Carnaval op. 9 de Schumann : une analyse formelle sous l'angle du timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4 (2022)), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial — Interpréter Les espaces acoustiques de Gérard Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebius&amp;quot;, extrait du Carnaval op. 9 de Schumann : une analyse formelle sous l'angle du timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, p. 32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Grisey’s Les Espaces Acoustiques through a Documentation of “Music as Act”: Some Analytical Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des Espaces acoustiques de Grisey par une documentation de l’acte musical : quelques pistes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVII/3 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille aux cheveux de lin&amp;quot; de Debussy : quelques éléments pour une analyse &amp;quot;timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'une œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier "Debussy, La fille aux cheveux de lin"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), p. 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVI/3-4 (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXVI (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial/Editorial - Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Numéro spécial à l’occasion des 25 ans de la revue Musurgia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial à l’occasion des 25 ans de la revue Musurgia, XXVI (3), p. 3-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.193.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les Dix pièces pour quintette à vent de György Ligeti sous la direction artistique du compositeur : rencontre et entretien avec Helmut Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIV/1-4 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIV (1-4), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbral Vectoriality : Some Considerations in the Context of Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuove Musiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, Melody and Spacing in Chopin's Nocturne Op. 9 No. 2 : From Modeling to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cadentielle du timbre dans la Sonate en si mineur de Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle version orchestrale du Prélude op. 45 de Chopin : essai d'explicitation des richesses cachées de l'original pour piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodman Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et réalisations compositionnels dans la Barcarolle de Chopin : une forte cohérence structurale et un défi pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité cyclique des 24 Préludes op 28 de Chopin : implications pour l'analyse et l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Leikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension timbrique de la forme chez Chopin : l'exemple de la Berceuse op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4), pp.1-100, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter Les espaces acoustiques de Gérard Grisey / Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4 (2022)), 100 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXVIII/1 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 68 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse musicale entre forme et contexte I (Musurgia : analyse et pratique musicales XXVIII/2-3 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 98 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXIX/1-2 (2022))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 72 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/2-3 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/4 (2020) - Couperin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/1 (2020) - Quantification et qualification en analyse : le logiciel Monika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couperin I (Musurgia : analyse et pratique musicales XXVII/4 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 100 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2020 (Musurgia : analyse et pratique musicales XXVII/3 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 76 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/2 (2020) - Les formes cycliques II & Forme et signification chez Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/3 (2020) - Concours SFAM/Musurgia 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVI/3-4 (2019) - Numéro spécial à l'occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.1-92, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes cycliques I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVI (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal and Tonal Organisation in Polyphonic Compositions from the Late Middle Ages to the Early Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial à l’occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (3-4), pp.138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia 25/1-2 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1-2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXV/3-4 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXV (3-4), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia - Analyse et pratiques interprétatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1-4), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Analyse et pratiques interprétatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1), p. 3-7, 2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.171.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du chant et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition ouverte au service de la science : l'exemple des revues Musimédiane et Musique en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science ouverte, données ouvertes et musique : préservation, recherche, création, diffusion, industrie et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Florence Levé, Florent Berthaut, Augustin Braud, Baptiste Pilo, Jan 2026, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral/Doktorandenseminar Glarean X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagmar Danko, Alexandre Freund-Lehmann (Collège GLAREAN), Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales 2026 (JJC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Luciana Colombo, Lili Leriche, Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Creative Practices in Orchestration: Results of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI Based Improvisation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improtech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doktorandenseminar/Séminaire Doctoral Glarean IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik Freiburg, Université de Strasbourg, Haute École des Arts du Rhin, Jun 2025, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA en scène/Staging AI: Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la journée d’étude et mot d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velly et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome and Introduction – Overview of the Workshop’s Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilbert Nouno, Christophe Fellay, Nathalie Hérold, May 2025, Genève (Haute École de Musique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre dans la musique pour piano de Debussy : quelques remarques sur le prélude &amp;quot;La fille aux cheveux de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velley et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale de la création artistique, Mar 2025, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Timbre and Orchestration in Today's Instrumental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sounds of Today: Contemporary Practices With and Beyond Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Azzan, Ingrid Pustijanac, Jun 2025, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Analyse Musicale Appliquée 2025 (RAMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez, Philippe Gantchoula, Marie-Noëlle Masson, Marc-Antoine Pingeon, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du son : du concept de timbre à l'analyse de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur au croisement des arts (séminaire interuniversitaire et interdisciplinaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Billiet, Catherine Naugrette, Emmanuelle André, Patrick Nardin, Clothilde Roullier, Thomas Vernet, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des JAM et mot d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Arden, Nathalie Hérold, Clotilde Verwaerde, Nov 2024, Saint-Denis et Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale : nouveaux enjeux, nouvelles pratiques (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lotiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Mylène Gioffredo, Élisa Constable, Elwyn Rowlands, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie des effets de groupement orchestraux : quelques réflexions sur son application au répertoire de musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homogénéité, hétérogénéité des formations instrumentales dans la musique de chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Joubert et Denis Le Touzé, Apr 2024, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APCOR Project: General Overview and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Naón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y6 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux d'artifice : Music for the Royal Fireworks de Haendel, Concerto pour deux pianos de Mozart, Symphonie n° 7 de Beethoven - Clés d'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'avant-concert de l'Orchestre Symphonique de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Co-Creativity in Orchestration: Some Ideas on the Impact of Improvisation and Electronics on the Creative Process in the Context of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y6 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie TOGE et son application en musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire informatique musicale - Équipe Algomus/CRIStAL (UMR 9189)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Dec 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on Consilience Between the Humanities, Arts, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makis Solomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Reymore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis, et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lessard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Analyse Musicale Appliquée 2023 (RAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez et Marie-Noëlle Masson, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the SFAM President</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SFAM/EuroT&amp;AM : Épistémologie de l’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bartoli, José Luis Besada, Nathalie Hérold, Marie-Noëlle Masson, Nicolas Meeùs, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces Acoustiques by Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement(s) actuel(s) des réseaux et des sociétés savantes (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Stavermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achille Davy-Rigaux, Catherine Deutsch, Yves Balmer, Frédéric Billiet et Esteban Buch, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, orchestration, analyse : différents projets en cours de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'IReMus présente.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Dufetel, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of Timbre and Orchestration Theory and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Music Analysis Conference (EuroMAC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Analysing Timbre Between Scores and Recordings: Some Considerations Based on 19th- and 20th-Century Insturmental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Description of Timbre in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Theory and Analysis of Timbre based on Auditory Scene Analysis Principles: A Case Study of Beethoven’s Piano Sonata Op. 106, Third Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage de Colmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nattiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delcambre-Montpoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des pratiques et des théories de l'analyse musicale aujourd'hui (Journées d'Analyse Musicale 2019 - JAM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique. De nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupe des Jeunes Chercheurs du GREAM : histoire, réalisations, fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master-Doctorat "Dynamiques de la recherche en arts (arts visuels, musique, arts du spectacle, architecture)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique classique au cinéma : nouveaux objets, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migration des images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg et le piano romantique : intertextualité et analyse musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge G. : An International Conference on Serge Gainsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles classiques, couleurs romantiques : le Concerto pour piano n° 3 et la Symphonie n° 2 de Beethoven, l'ouverture Les Hébrides de Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Orchestre Symphonique de Mulhouse (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Analysis in the Mirror of Compositional Process : A Case Study of Chopin's Berceuse Op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Creative Process in Music (TCPM), 4th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes, sonagrammes, descripteurs audio : quels usages musicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la musicologie aujourd'hui : objets, méthodes et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting of the European Societies for Music Analysis and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference - Euromac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces acoustiques de Grisey : approche du répertoire orchestral contemporain par une documentation de l'acte musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures pour orchestres et ensembles : perspectives historiques, évolutions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute musicale et acoustique : réflexions autour de l’ouvrage de Michèle Castellengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Jeunes Chercheurs du GREAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome Address and Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference, Strasbourg, 28-30 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution inaugurale et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès européen d’Analyse musicale/9th European Musica Analysis Conference (EuroMAC 9), université de Strasbourg (Labex GREAM), IReMus, université Paris-Sorbonne-Paris-IV, Société française d’analyse musicale. Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about Timbral Hierarchies ? Propositions for a Hierarchical Analysis of Timbre in Tonal and Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Music Analysis and Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Models in Music Composition: Nature, Mathematics and Music through Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Numérique des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse musicale et perception (Journées d'Analyse Musicale 2016 - JAM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity, Complexity and Subtlety in Digital Musical Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter en musicologie : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de système dynamique, un modèle pour la composition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Malt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la théorie des jeux dans l'évolution compositionnelle de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Sluchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des formes musicales chez Ligeti : le rôle de la géométrie fractale et d’autres théories scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'influence des théories scientifiques sur le renouvellement des formes musicales dans la musique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Rhythm : Fundamentals, History, Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’interprétation de l’œuvre de Ligeti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre comme porteur de forme&amp;quot; : réflexions sur la nature des représentations et des opérations cognitives induites par le timbre dans le cadre de la musique instrumentale des dix-neuvième et vingtième siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentation cognitives du timbre instrumental chez les musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et gradation dans les œuvres de György Ligeti des années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction symbolique, improvisation, créativité artificielle en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation en musique et en musicologie : objets, méthodes, résultats. Introduction à la journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérimentation en musique et musicologie : objets, méthodes, résultats (2e Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dialectique forme / structure et continuité / discrétisation à partir de l’analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Music Analysis Conference (EuroMAC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, forme, systèmes complexes : de nouvelles perspectives pour la musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2014 - Stand "Comprendre les systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme dans la musique de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Vocabulaire du rythme : contenu, édition, enjeux dans le cadre des recherches sur le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jedrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, durée et rythme dans les théories et les œuvres instrumentales de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de timbre et son application à des corpus hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes : traductions théoriques de l'hétérogénéité musicale (Journées d'Analyse Musicale 2013 - JAM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la traduction de Sonic Design : The Nature of Sound and Music de Robert Cogan et Pozzi Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GREAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée des Jeunes chercheurs du GREAM « L'acte musical »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre dans les musiques écrites : entre potentialité et actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité pianistique des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les topiques du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse formelle du timbre: éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche dans les arts : présentation des travaux en cours - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrages (Abromont 2024 et Rigaudière 2024) et remise du Prix SFAM/Musurgia 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaclassique #350 sud – Orchestrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor, Jacques et la grande musique : Philippe Hersant, Max Bruch, Johannes Brahms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autan(t) en emporte le vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherches expérimentales sur l'acte musical (GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opus Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Erouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Godoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique–Images–Instruments N° 11: Le pianoforte en France 1780–1820 (Paris: CNRS Éditions, 2009). 286 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.326-331. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147940981200033X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société Française d'Analyse Musicale (SFAM) : 40 ans d'activités en France et à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Skoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Hérold </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Hérold est Maîtresse de conférences à l’UFR de Musique et Musicologie de la Faculté des Lettres de Sorbonne Université et membre de l’Institut de Recherche en Musicologie (IReMus, UMR 8223) depuis 2021. Titulaire du Diplôme d’État de professeure de piano et d’une Licence de Mathématiques, elle est l’auteure d’une thèse de doctorat portant sur le rôle formel du timbre dans la musique pour piano de la première moitié du XIXe siècle (dir. Xavier Hascher, Université de Strasbourg, 2011). Ses travaux sur le timbre et l’orchestration envisagés dans le contexte de différents répertoires instrumentaux du XIXe au XXIe siècles ont donné lieu à des publications et communications en France, en Europe et en Amérique du Nord. Elle a en outre mené des projets en collaboration avec des musiciens et musiciennes de l’Ensemble intercontemporain, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochschule der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Zurich (ZHdK), de la Haute École de Musique (HEM) de Genève, ainsi qu’avec le chef d’orchestre Pierre-André Valade. Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2017 à 2023, Nathalie Hérold a également co-organisé plusieurs manifestations scientifiques, en particulier le IXe congrès européen d’Analyse musicale (Euromac 9) de Strasbourg en 2017, les Journées d’Analyse Musicale (JAM) 2018 d’Aix-en-Provence, le symposium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2019, ainsi que les Journées d’Informatique Musicale (JIM) 2020 de Strasbourg. Elle est par ailleurs Présidente de la Société Française d’Analyse Musicale (SFAM) et membre du projet international ACTOR (Analysis, Creation and Teaching of Orchestration, dir. Stephen McAdams).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte musical et environnements informatiques (Journées d'Informatique Musicale 2020 - JIM 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th European Music Analysis Conference (EuroMAC 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Andreatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg and the Romantic Piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bourderionnet, Olivier Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.157-164, 2024, 9781501365669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre face à l'hétérogénéité musicale : conceptualisation, enjeux, pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre théorie et analyse musicale : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-211, 2020, Pensée musicale, 978-2-7521-0421-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et cognition : perspectives pour l'analyse et la performance musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.15-33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et signification musicale : la spécificité pianistiques des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands topoï du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Márta Grabócz, pp.303-318, 2018, GREAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la forme brève dans le Carnaval op. 9 de Schumann : un éclairage à partir de l'analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et formes brèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.105-120, 2018, 978-2-8076-0854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du timbre dans le renouvellement des formes pianistiques chez Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Poniatowska; Zofia Chechlinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin 1810-2010 : Ideas, Interpretations, Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.243-257, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation du timbre et de son organisation formelle dans les œuvres pour piano de la première moitié du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Hascher; Mondher Ayari; Jean-Michel Bardez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse musicale aujourd'hui / Music Analysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2015, Musicologie - Analyses, 9782752102430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et analyse musicale : les possibilités d'intégration du timbre dans l'analyse formelle des œuvres pour piano du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-103, 2012, Pensée Musicale, 9782752101204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. Ministère de la Culture, IRCAM/Centre Pompidou, MSH Paris-Nord, AFIM, pp.38-43, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Darrifourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, La Plaine Saint-Denis, France. 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62806/FHUE8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The School of Music Studies, Aristotle University of Thessaloniki, pp.182-185, 2023, Proceedings of the Third International Conference on Timbre (Timbre 2023), eds. Marcelo Caetano, Zachary Wallmark, Asterios Zacharakis, Charalampos Saitis and Kai Siedenburg, 978-960-243-739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une histoire de l'analyse et de la théorie du timbre et de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moscow State Tchaikovsky Conservatory, p. 354-356, 2021, Tenth European Music Analysis Conference: Abstracts (éd. Konstantin Zenkin, Ildar Khannanov, Olga Kuznetsova et Elena Tokun), 978-5-89598-422-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation&amp;quot; (Paris, 18-19 janvier 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les sciences de la musique : de nouveaux défis dans une société en mutation" (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebius&amp;quot;, extrait du Carnaval op. 9 de Schumann : une analyse formelle sous l'angle du timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des Espaces acoustiques de Grisey par une documentation de l’acte musical : quelques pistes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Grisey’s Les Espaces Acoustiques through a Documentation of “Music as Act”: Some Analytical Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial — Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4 (2022)), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial — Interpréter Les espaces acoustiques de Gérard Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVII/3 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille aux cheveux de lin&amp;quot; de Debussy : quelques éléments pour une analyse &amp;quot;timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'une œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier "Debussy, La fille aux cheveux de lin"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), p. 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial/Editorial - Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVI/3-4 (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXVI (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les Dix pièces pour quintette à vent de György Ligeti sous la direction artistique du compositeur : rencontre et entretien avec Helmut Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Numéro spécial à l’occasion des 25 ans de la revue Musurgia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial à l’occasion des 25 ans de la revue Musurgia, XXVI (3), p. 3-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.193.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIV/1-4 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIV (1-4), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbral Vectoriality : Some Considerations in the Context of Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuove Musiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, Melody and Spacing in Chopin's Nocturne Op. 9 No. 2 : From Modeling to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cadentielle du timbre dans la Sonate en si mineur de Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension timbrique de la forme chez Chopin : l'exemple de la Berceuse op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et réalisations compositionnels dans la Barcarolle de Chopin : une forte cohérence structurale et un défi pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité cyclique des 24 Préludes op 28 de Chopin : implications pour l'analyse et l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Leikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle version orchestrale du Prélude op. 45 de Chopin : essai d'explicitation des richesses cachées de l'original pour piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodman Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4 (2022)), 100 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4), pp.1-100, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter Les espaces acoustiques de Gérard Grisey / Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXIX/1-2 (2022))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 72 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/2-3 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXVIII/1 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 68 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse musicale entre forme et contexte I (Musurgia : analyse et pratique musicales XXVIII/2-3 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 98 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/3 (2020) - Concours SFAM/Musurgia 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/4 (2020) - Couperin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/1 (2020) - Quantification et qualification en analyse : le logiciel Monika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couperin I (Musurgia : analyse et pratique musicales XXVII/4 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 100 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2020 (Musurgia : analyse et pratique musicales XXVII/3 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 76 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/2 (2020) - Les formes cycliques II & Forme et signification chez Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVI/3-4 (2019) - Numéro spécial à l'occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.1-92, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial à l’occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (3-4), pp.138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes cycliques I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVI (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal and Tonal Organisation in Polyphonic Compositions from the Late Middle Ages to the Early Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia 25/1-2 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1-2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXV/3-4 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXV (3-4), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia - Analyse et pratiques interprétatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1-4), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Analyse et pratiques interprétatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1), p. 3-7, 2017, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.171.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du chant et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale 62 (2010) - Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition ouverte au service de la science : l'exemple des revues Musimédiane et Musique en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science ouverte, données ouvertes et musique : préservation, recherche, création, diffusion, industrie et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Florence Levé, Florent Berthaut, Augustin Braud, Baptiste Pilo, Jan 2026, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral/Doktorandenseminar Glarean X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagmar Danko, Alexandre Freund-Lehmann (Collège GLAREAN), Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales 2026 (JJC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Luciana Colombo, Lili Leriche, Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Analyse Musicale Appliquée 2025 (RAMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez, Philippe Gantchoula, Marie-Noëlle Masson, Marc-Antoine Pingeon, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doktorandenseminar/Séminaire Doctoral Glarean IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik Freiburg, Université de Strasbourg, Haute École des Arts du Rhin, Jun 2025, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Creative Practices in Orchestration: Results of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI Based Improvisation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improtech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA en scène/Staging AI: Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la journée d’étude et mot d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velly et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome and Introduction – Overview of the Workshop’s Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilbert Nouno, Christophe Fellay, Nathalie Hérold, May 2025, Genève (Haute École de Musique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre dans la musique pour piano de Debussy : quelques remarques sur le prélude &amp;quot;La fille aux cheveux de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velley et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale de la création artistique, Mar 2025, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Timbre and Orchestration in Today's Instrumental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sounds of Today: Contemporary Practices With and Beyond Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Azzan, Ingrid Pustijanac, Jun 2025, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Co-Creativity in Orchestration: Some Ideas on the Impact of Improvisation and Electronics on the Creative Process in the Context of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y6 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie TOGE et son application en musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire informatique musicale - Équipe Algomus/CRIStAL (UMR 9189)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Dec 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du son : du concept de timbre à l'analyse de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur au croisement des arts (séminaire interuniversitaire et interdisciplinaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Billiet, Catherine Naugrette, Emmanuelle André, Patrick Nardin, Clothilde Roullier, Thomas Vernet, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale : nouveaux enjeux, nouvelles pratiques (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lotiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Mylène Gioffredo, Élisa Constable, Elwyn Rowlands, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie des effets de groupement orchestraux : quelques réflexions sur son application au répertoire de musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homogénéité, hétérogénéité des formations instrumentales dans la musique de chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Joubert et Denis Le Touzé, Apr 2024, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des JAM et mot d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Arden, Nathalie Hérold, Clotilde Verwaerde, Nov 2024, Saint-Denis et Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APCOR Project: General Overview and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Naón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y6 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux d'artifice : Music for the Royal Fireworks de Haendel, Concerto pour deux pianos de Mozart, Symphonie n° 7 de Beethoven - Clés d'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'avant-concert de l'Orchestre Symphonique de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on Consilience Between the Humanities, Arts, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makis Solomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Reymore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis, et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lessard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Analyse Musicale Appliquée 2023 (RAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez et Marie-Noëlle Masson, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the SFAM President</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SFAM/EuroT&amp;AM : Épistémologie de l’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bartoli, José Luis Besada, Nathalie Hérold, Marie-Noëlle Masson, Nicolas Meeùs, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces Acoustiques by Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, orchestration, analyse : différents projets en cours de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'IReMus présente.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Dufetel, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement(s) actuel(s) des réseaux et des sociétés savantes (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Stavermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achille Davy-Rigaux, Catherine Deutsch, Yves Balmer, Frédéric Billiet et Esteban Buch, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of Timbre and Orchestration Theory and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Music Analysis Conference (EuroMAC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Analysing Timbre Between Scores and Recordings: Some Considerations Based on 19th- and 20th-Century Insturmental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Description of Timbre in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Theory and Analysis of Timbre based on Auditory Scene Analysis Principles: A Case Study of Beethoven’s Piano Sonata Op. 106, Third Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage de Colmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nattiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delcambre-Montpoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des pratiques et des théories de l'analyse musicale aujourd'hui (Journées d'Analyse Musicale 2019 - JAM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique. De nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupe des Jeunes Chercheurs du GREAM : histoire, réalisations, fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master-Doctorat "Dynamiques de la recherche en arts (arts visuels, musique, arts du spectacle, architecture)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique classique au cinéma : nouveaux objets, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migration des images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg et le piano romantique : intertextualité et analyse musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge G. : An International Conference on Serge Gainsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles classiques, couleurs romantiques : le Concerto pour piano n° 3 et la Symphonie n° 2 de Beethoven, l'ouverture Les Hébrides de Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Orchestre Symphonique de Mulhouse (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution inaugurale et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès européen d’Analyse musicale/9th European Musica Analysis Conference (EuroMAC 9), université de Strasbourg (Labex GREAM), IReMus, université Paris-Sorbonne-Paris-IV, Société française d’analyse musicale. Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome Address and Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference, Strasbourg, 28-30 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Analysis in the Mirror of Compositional Process : A Case Study of Chopin's Berceuse Op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Creative Process in Music (TCPM), 4th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting of the European Societies for Music Analysis and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference - Euromac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes, sonagrammes, descripteurs audio : quels usages musicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la musicologie aujourd'hui : objets, méthodes et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces acoustiques de Grisey : approche du répertoire orchestral contemporain par une documentation de l'acte musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures pour orchestres et ensembles : perspectives historiques, évolutions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute musicale et acoustique : réflexions autour de l’ouvrage de Michèle Castellengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Jeunes Chercheurs du GREAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about Timbral Hierarchies ? Propositions for a Hierarchical Analysis of Timbre in Tonal and Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Music Analysis and Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Models in Music Composition: Nature, Mathematics and Music through Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Numérique des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse musicale et perception (Journées d'Analyse Musicale 2016 - JAM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity, Complexity and Subtlety in Digital Musical Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter en musicologie : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de système dynamique, un modèle pour la composition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Malt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme dans la musique de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Vocabulaire du rythme : contenu, édition, enjeux dans le cadre des recherches sur le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jedrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, durée et rythme dans les théories et les œuvres instrumentales de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Rhythm : Fundamentals, History, Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la théorie des jeux dans l'évolution compositionnelle de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Sluchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des formes musicales chez Ligeti : le rôle de la géométrie fractale et d’autres théories scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'influence des théories scientifiques sur le renouvellement des formes musicales dans la musique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction symbolique, improvisation, créativité artificielle en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’interprétation de l’œuvre de Ligeti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre comme porteur de forme&amp;quot; : réflexions sur la nature des représentations et des opérations cognitives induites par le timbre dans le cadre de la musique instrumentale des dix-neuvième et vingtième siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentation cognitives du timbre instrumental chez les musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et gradation dans les œuvres de György Ligeti des années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation en musique et en musicologie : objets, méthodes, résultats. Introduction à la journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérimentation en musique et musicologie : objets, méthodes, résultats (2e Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dialectique forme / structure et continuité / discrétisation à partir de l’analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Music Analysis Conference (EuroMAC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, forme, systèmes complexes : de nouvelles perspectives pour la musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2014 - Stand "Comprendre les systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de timbre et son application à des corpus hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes : traductions théoriques de l'hétérogénéité musicale (Journées d'Analyse Musicale 2013 - JAM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la traduction de Sonic Design : The Nature of Sound and Music de Robert Cogan et Pozzi Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GREAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée des Jeunes chercheurs du GREAM « L'acte musical »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre dans les musiques écrites : entre potentialité et actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité pianistique des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les topiques du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse formelle du timbre: éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche dans les arts : présentation des travaux en cours - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrages (Abromont 2024 et Rigaudière 2024) et remise du Prix SFAM/Musurgia 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaclassique #350 sud – Orchestrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor, Jacques et la grande musique : Philippe Hersant, Max Bruch, Johannes Brahms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autan(t) en emporte le vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherches expérimentales sur l'acte musical (GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opus Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Erouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Godoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique–Images–Instruments N° 11: Le pianoforte en France 1780–1820 (Paris: CNRS Éditions, 2009). 286 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.326-331. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147940981200033X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société Française d'Analyse Musicale (SFAM) : 40 ans d'activités en France et à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Skoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04371012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guichaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4509-entre-theorie-et-analyse-musicale-corpus-et-methodes-9782752104212.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/2583-l-analyse-musicale-aujourd-hui-music-analysis-today-9782752102430.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/1801-l-interpretation-musicale-9782752101204.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nouno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iochem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arbo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodman Rae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hood" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Reay-Jones" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Leikin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686227v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05478320v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05428074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fellay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Tremblay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05114207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bardez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04518432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verwaerde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abromont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lotiron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cordero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Na&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04451068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04852699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Reymore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lessard Lejeune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Stavermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bartoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nattiez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcambre-Montpo&#235;l" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Walker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679529v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lienhard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682801v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Posadas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Sluchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petersen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Class" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jedrzejewski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684619v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05510864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090516v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090490v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05333279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Zeller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Roth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmie Leblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cogitore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Erouart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Godoi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Murcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147940981200033X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Skoric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04371012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guichaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4509-entre-theorie-et-analyse-musicale-corpus-et-methodes-9782752104212.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/2583-l-analyse-musicale-aujourd-hui-music-analysis-today-9782752102430.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/1801-l-interpretation-musicale-9782752101204.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nouno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iochem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hood" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Reay-Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Leikin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodman Rae" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05478320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bardez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05428074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fellay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Tremblay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05114207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04852699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04518432v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abromont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lotiron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verwaerde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arden" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cordero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Na&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04451068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Reymore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lessard Lejeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Stavermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bartoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nattiez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcambre-Montpo&#235;l" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Walker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lienhard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682801v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Posadas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jedrzejewski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682806v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petersen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Sluchin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679523v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Class" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682796v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05560093v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05510864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090490v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05333279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Zeller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Roth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmie Leblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cogitore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Erouart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Godoi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Murcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147940981200033X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Skoric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>