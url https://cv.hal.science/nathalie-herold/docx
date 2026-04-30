--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Hérold </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Hérold est Maîtresse de conférences à l’UFR de Musique et Musicologie de la Faculté des Lettres de Sorbonne Université et membre de l’Institut de Recherche en Musicologie (IReMus, UMR 8223) depuis 2021. Titulaire du Diplôme d’État de professeure de piano et d’une Licence de Mathématiques, elle est l’auteure d’une thèse de doctorat portant sur le rôle formel du timbre dans la musique pour piano de la première moitié du XIXe siècle (dir. Xavier Hascher, Université de Strasbourg, 2011). Ses travaux sur le timbre et l’orchestration envisagés dans le contexte de différents répertoires instrumentaux du XIXe au XXIe siècles ont donné lieu à des publications et communications en France, en Europe et en Amérique du Nord. Elle a en outre mené des projets en collaboration avec des musiciens et musiciennes de l’Ensemble intercontemporain, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochschule der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Zurich (ZHdK), de la Haute École de Musique (HEM) de Genève, ainsi qu’avec le chef d’orchestre Pierre-André Valade. Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2017 à 2023, Nathalie Hérold a également co-organisé plusieurs manifestations scientifiques, en particulier le IXe congrès européen d’Analyse musicale (Euromac 9) de Strasbourg en 2017, les Journées d’Analyse Musicale (JAM) 2018 d’Aix-en-Provence, le symposium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2019, ainsi que les Journées d’Informatique Musicale (JIM) 2020 de Strasbourg. Elle est par ailleurs Présidente de la Société Française d’Analyse Musicale (SFAM) et membre du projet international ACTOR (Analysis, Creation and Teaching of Orchestration, dir. Stephen McAdams).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte musical et environnements informatiques (Journées d'Informatique Musicale 2020 - JIM 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th European Music Analysis Conference (EuroMAC 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Andreatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg and the Romantic Piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bourderionnet, Olivier Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.157-164, 2024, 9781501365669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre face à l'hétérogénéité musicale : conceptualisation, enjeux, pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre théorie et analyse musicale : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-211, 2020, Pensée musicale, 978-2-7521-0421-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et cognition : perspectives pour l'analyse et la performance musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.15-33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et signification musicale : la spécificité pianistiques des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands topoï du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Márta Grabócz, pp.303-318, 2018, GREAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la forme brève dans le Carnaval op. 9 de Schumann : un éclairage à partir de l'analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et formes brèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.105-120, 2018, 978-2-8076-0854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du timbre dans le renouvellement des formes pianistiques chez Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Poniatowska; Zofia Chechlinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin 1810-2010 : Ideas, Interpretations, Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.243-257, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation du timbre et de son organisation formelle dans les œuvres pour piano de la première moitié du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Hascher; Mondher Ayari; Jean-Michel Bardez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse musicale aujourd'hui / Music Analysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2015, Musicologie - Analyses, 9782752102430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et analyse musicale : les possibilités d'intégration du timbre dans l'analyse formelle des œuvres pour piano du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-103, 2012, Pensée Musicale, 9782752101204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. Ministère de la Culture, IRCAM/Centre Pompidou, MSH Paris-Nord, AFIM, pp.38-43, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Darrifourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, La Plaine Saint-Denis, France. 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62806/FHUE8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The School of Music Studies, Aristotle University of Thessaloniki, pp.182-185, 2023, Proceedings of the Third International Conference on Timbre (Timbre 2023), eds. Marcelo Caetano, Zachary Wallmark, Asterios Zacharakis, Charalampos Saitis and Kai Siedenburg, 978-960-243-739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une histoire de l'analyse et de la théorie du timbre et de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moscow State Tchaikovsky Conservatory, p. 354-356, 2021, Tenth European Music Analysis Conference: Abstracts (éd. Konstantin Zenkin, Ildar Khannanov, Olga Kuznetsova et Elena Tokun), 978-5-89598-422-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation&amp;quot; (Paris, 18-19 janvier 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les sciences de la musique : de nouveaux défis dans une société en mutation" (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebius&amp;quot;, extrait du Carnaval op. 9 de Schumann : une analyse formelle sous l'angle du timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des Espaces acoustiques de Grisey par une documentation de l’acte musical : quelques pistes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Grisey’s Les Espaces Acoustiques through a Documentation of “Music as Act”: Some Analytical Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial — Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4 (2022)), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial — Interpréter Les espaces acoustiques de Gérard Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVII/3 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille aux cheveux de lin&amp;quot; de Debussy : quelques éléments pour une analyse &amp;quot;timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'une œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier "Debussy, La fille aux cheveux de lin"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), p. 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial/Editorial - Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVI/3-4 (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXVI (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les Dix pièces pour quintette à vent de György Ligeti sous la direction artistique du compositeur : rencontre et entretien avec Helmut Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Numéro spécial à l’occasion des 25 ans de la revue Musurgia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial à l’occasion des 25 ans de la revue Musurgia, XXVI (3), p. 3-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.193.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIV/1-4 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIV (1-4), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbral Vectoriality : Some Considerations in the Context of Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuove Musiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, Melody and Spacing in Chopin's Nocturne Op. 9 No. 2 : From Modeling to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cadentielle du timbre dans la Sonate en si mineur de Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension timbrique de la forme chez Chopin : l'exemple de la Berceuse op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et réalisations compositionnels dans la Barcarolle de Chopin : une forte cohérence structurale et un défi pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité cyclique des 24 Préludes op 28 de Chopin : implications pour l'analyse et l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Leikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle version orchestrale du Prélude op. 45 de Chopin : essai d'explicitation des richesses cachées de l'original pour piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodman Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4 (2022)), 100 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4), pp.1-100, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter Les espaces acoustiques de Gérard Grisey / Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXIX/1-2 (2022))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 72 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/2-3 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXVIII/1 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 68 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse musicale entre forme et contexte I (Musurgia : analyse et pratique musicales XXVIII/2-3 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 98 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/3 (2020) - Concours SFAM/Musurgia 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/4 (2020) - Couperin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/1 (2020) - Quantification et qualification en analyse : le logiciel Monika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couperin I (Musurgia : analyse et pratique musicales XXVII/4 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 100 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2020 (Musurgia : analyse et pratique musicales XXVII/3 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 76 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/2 (2020) - Les formes cycliques II & Forme et signification chez Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVI/3-4 (2019) - Numéro spécial à l'occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.1-92, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial à l’occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (3-4), pp.138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes cycliques I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVI (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal and Tonal Organisation in Polyphonic Compositions from the Late Middle Ages to the Early Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia 25/1-2 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1-2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXV/3-4 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXV (3-4), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia - Analyse et pratiques interprétatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1-4), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Analyse et pratiques interprétatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1), p. 3-7, 2017, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.171.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du chant et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale 62 (2010) - Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition ouverte au service de la science : l'exemple des revues Musimédiane et Musique en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science ouverte, données ouvertes et musique : préservation, recherche, création, diffusion, industrie et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Florence Levé, Florent Berthaut, Augustin Braud, Baptiste Pilo, Jan 2026, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral/Doktorandenseminar Glarean X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagmar Danko, Alexandre Freund-Lehmann (Collège GLAREAN), Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales 2026 (JJC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Luciana Colombo, Lili Leriche, Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Analyse Musicale Appliquée 2025 (RAMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez, Philippe Gantchoula, Marie-Noëlle Masson, Marc-Antoine Pingeon, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doktorandenseminar/Séminaire Doctoral Glarean IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik Freiburg, Université de Strasbourg, Haute École des Arts du Rhin, Jun 2025, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Creative Practices in Orchestration: Results of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI Based Improvisation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improtech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA en scène/Staging AI: Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la journée d’étude et mot d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velly et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome and Introduction – Overview of the Workshop’s Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilbert Nouno, Christophe Fellay, Nathalie Hérold, May 2025, Genève (Haute École de Musique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre dans la musique pour piano de Debussy : quelques remarques sur le prélude &amp;quot;La fille aux cheveux de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velley et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale de la création artistique, Mar 2025, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Timbre and Orchestration in Today's Instrumental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sounds of Today: Contemporary Practices With and Beyond Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Azzan, Ingrid Pustijanac, Jun 2025, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Co-Creativity in Orchestration: Some Ideas on the Impact of Improvisation and Electronics on the Creative Process in the Context of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y6 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie TOGE et son application en musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire informatique musicale - Équipe Algomus/CRIStAL (UMR 9189)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Dec 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du son : du concept de timbre à l'analyse de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur au croisement des arts (séminaire interuniversitaire et interdisciplinaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Billiet, Catherine Naugrette, Emmanuelle André, Patrick Nardin, Clothilde Roullier, Thomas Vernet, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale : nouveaux enjeux, nouvelles pratiques (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lotiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Mylène Gioffredo, Élisa Constable, Elwyn Rowlands, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie des effets de groupement orchestraux : quelques réflexions sur son application au répertoire de musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homogénéité, hétérogénéité des formations instrumentales dans la musique de chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Joubert et Denis Le Touzé, Apr 2024, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des JAM et mot d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Arden, Nathalie Hérold, Clotilde Verwaerde, Nov 2024, Saint-Denis et Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APCOR Project: General Overview and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Naón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y6 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux d'artifice : Music for the Royal Fireworks de Haendel, Concerto pour deux pianos de Mozart, Symphonie n° 7 de Beethoven - Clés d'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'avant-concert de l'Orchestre Symphonique de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on Consilience Between the Humanities, Arts, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makis Solomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Reymore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis, et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lessard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Analyse Musicale Appliquée 2023 (RAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez et Marie-Noëlle Masson, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the SFAM President</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SFAM/EuroT&amp;AM : Épistémologie de l’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bartoli, José Luis Besada, Nathalie Hérold, Marie-Noëlle Masson, Nicolas Meeùs, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces Acoustiques by Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, orchestration, analyse : différents projets en cours de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'IReMus présente.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Dufetel, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement(s) actuel(s) des réseaux et des sociétés savantes (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Stavermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achille Davy-Rigaux, Catherine Deutsch, Yves Balmer, Frédéric Billiet et Esteban Buch, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of Timbre and Orchestration Theory and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Music Analysis Conference (EuroMAC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Analysing Timbre Between Scores and Recordings: Some Considerations Based on 19th- and 20th-Century Insturmental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Description of Timbre in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Theory and Analysis of Timbre based on Auditory Scene Analysis Principles: A Case Study of Beethoven’s Piano Sonata Op. 106, Third Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage de Colmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nattiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delcambre-Montpoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des pratiques et des théories de l'analyse musicale aujourd'hui (Journées d'Analyse Musicale 2019 - JAM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique. De nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupe des Jeunes Chercheurs du GREAM : histoire, réalisations, fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master-Doctorat "Dynamiques de la recherche en arts (arts visuels, musique, arts du spectacle, architecture)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique classique au cinéma : nouveaux objets, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migration des images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg et le piano romantique : intertextualité et analyse musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge G. : An International Conference on Serge Gainsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles classiques, couleurs romantiques : le Concerto pour piano n° 3 et la Symphonie n° 2 de Beethoven, l'ouverture Les Hébrides de Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Orchestre Symphonique de Mulhouse (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution inaugurale et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès européen d’Analyse musicale/9th European Musica Analysis Conference (EuroMAC 9), université de Strasbourg (Labex GREAM), IReMus, université Paris-Sorbonne-Paris-IV, Société française d’analyse musicale. Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome Address and Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference, Strasbourg, 28-30 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Analysis in the Mirror of Compositional Process : A Case Study of Chopin's Berceuse Op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Creative Process in Music (TCPM), 4th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting of the European Societies for Music Analysis and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference - Euromac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes, sonagrammes, descripteurs audio : quels usages musicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la musicologie aujourd'hui : objets, méthodes et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces acoustiques de Grisey : approche du répertoire orchestral contemporain par une documentation de l'acte musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures pour orchestres et ensembles : perspectives historiques, évolutions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute musicale et acoustique : réflexions autour de l’ouvrage de Michèle Castellengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Jeunes Chercheurs du GREAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about Timbral Hierarchies ? Propositions for a Hierarchical Analysis of Timbre in Tonal and Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Music Analysis and Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Models in Music Composition: Nature, Mathematics and Music through Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Numérique des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse musicale et perception (Journées d'Analyse Musicale 2016 - JAM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity, Complexity and Subtlety in Digital Musical Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter en musicologie : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de système dynamique, un modèle pour la composition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Malt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme dans la musique de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Vocabulaire du rythme : contenu, édition, enjeux dans le cadre des recherches sur le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jedrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, durée et rythme dans les théories et les œuvres instrumentales de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Rhythm : Fundamentals, History, Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la théorie des jeux dans l'évolution compositionnelle de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Sluchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des formes musicales chez Ligeti : le rôle de la géométrie fractale et d’autres théories scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'influence des théories scientifiques sur le renouvellement des formes musicales dans la musique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction symbolique, improvisation, créativité artificielle en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’interprétation de l’œuvre de Ligeti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre comme porteur de forme&amp;quot; : réflexions sur la nature des représentations et des opérations cognitives induites par le timbre dans le cadre de la musique instrumentale des dix-neuvième et vingtième siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentation cognitives du timbre instrumental chez les musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et gradation dans les œuvres de György Ligeti des années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation en musique et en musicologie : objets, méthodes, résultats. Introduction à la journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérimentation en musique et musicologie : objets, méthodes, résultats (2e Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dialectique forme / structure et continuité / discrétisation à partir de l’analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Music Analysis Conference (EuroMAC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, forme, systèmes complexes : de nouvelles perspectives pour la musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2014 - Stand "Comprendre les systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de timbre et son application à des corpus hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes : traductions théoriques de l'hétérogénéité musicale (Journées d'Analyse Musicale 2013 - JAM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la traduction de Sonic Design : The Nature of Sound and Music de Robert Cogan et Pozzi Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GREAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée des Jeunes chercheurs du GREAM « L'acte musical »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre dans les musiques écrites : entre potentialité et actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité pianistique des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les topiques du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse formelle du timbre: éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche dans les arts : présentation des travaux en cours - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrages (Abromont 2024 et Rigaudière 2024) et remise du Prix SFAM/Musurgia 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaclassique #350 sud – Orchestrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor, Jacques et la grande musique : Philippe Hersant, Max Bruch, Johannes Brahms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autan(t) en emporte le vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherches expérimentales sur l'acte musical (GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opus Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Erouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Godoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique–Images–Instruments N° 11: Le pianoforte en France 1780–1820 (Paris: CNRS Éditions, 2009). 286 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.326-331. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147940981200033X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société Française d'Analyse Musicale (SFAM) : 40 ans d'activités en France et à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Skoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Hérold </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Hérold est Maîtresse de conférences à l’UFR de Musique et Musicologie de la Faculté des Lettres de Sorbonne Université et membre de l’Institut de Recherche en Musicologie (IReMus, UMR 8223) depuis 2021. Titulaire du Diplôme d’État de professeure de piano et d’une Licence de Mathématiques, elle est l’auteure d’une thèse de doctorat portant sur le rôle formel du timbre dans la musique pour piano de la première moitié du XIXe siècle (dir. Xavier Hascher, Université de Strasbourg, 2011). Ses travaux sur le timbre et l’orchestration envisagés dans le contexte de différents répertoires instrumentaux du XIXe au XXIe siècles ont donné lieu à des publications et communications en France, en Europe et en Amérique du Nord. Elle a en outre mené des projets en collaboration avec des musiciens et musiciennes de l’Ensemble intercontemporain, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochschule der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Zurich (ZHdK), de la Haute École de Musique (HEM) de Genève, ainsi qu’avec le chef d’orchestre Pierre-André Valade. Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2017 à 2023, Nathalie Hérold a également co-organisé plusieurs manifestations scientifiques, en particulier le IXe congrès européen d’Analyse musicale (Euromac 9) de Strasbourg en 2017, les Journées d’Analyse Musicale (JAM) 2018 d’Aix-en-Provence, le symposium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2019, ainsi que les Journées d’Informatique Musicale (JIM) 2020 de Strasbourg. Elle est par ailleurs Présidente de la Société Française d’Analyse Musicale (SFAM) et membre du projet international ACTOR (Analysis, Creation and Teaching of Orchestration, dir. Stephen McAdams).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte musical et environnements informatiques (Journées d'Informatique Musicale 2020 - JIM 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th European Music Analysis Conference (EuroMAC 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Andreatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg and the Romantic Piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bourderionnet, Olivier Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.157-164, 2024, 9781501365669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre face à l'hétérogénéité musicale : conceptualisation, enjeux, pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre théorie et analyse musicale : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-211, 2020, Pensée musicale, 978-2-7521-0421-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et cognition : perspectives pour l'analyse et la performance musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.15-33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et signification musicale : la spécificité pianistiques des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands topoï du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Márta Grabócz, pp.303-318, 2018, GREAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la forme brève dans le Carnaval op. 9 de Schumann : un éclairage à partir de l'analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et formes brèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.105-120, 2018, 978-2-8076-0854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du timbre dans le renouvellement des formes pianistiques chez Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Poniatowska; Zofia Chechlinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin 1810-2010 : Ideas, Interpretations, Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.243-257, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation du timbre et de son organisation formelle dans les œuvres pour piano de la première moitié du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Hascher; Mondher Ayari; Jean-Michel Bardez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse musicale aujourd'hui / Music Analysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2015, Musicologie - Analyses, 9782752102430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et analyse musicale : les possibilités d'intégration du timbre dans l'analyse formelle des œuvres pour piano du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-103, 2012, Pensée Musicale, 9782752101204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Darrifourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, La Plaine Saint-Denis, France. 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62806/FHUE8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. Ministère de la Culture, IRCAM/Centre Pompidou, MSH Paris-Nord, AFIM, pp.38-43, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The School of Music Studies, Aristotle University of Thessaloniki, pp.182-185, 2023, Proceedings of the Third International Conference on Timbre (Timbre 2023), eds. Marcelo Caetano, Zachary Wallmark, Asterios Zacharakis, Charalampos Saitis and Kai Siedenburg, 978-960-243-739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une histoire de l'analyse et de la théorie du timbre et de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moscow State Tchaikovsky Conservatory, p. 354-356, 2021, Tenth European Music Analysis Conference: Abstracts (éd. Konstantin Zenkin, Ildar Khannanov, Olga Kuznetsova et Elena Tokun), 978-5-89598-422-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation&amp;quot; (Paris, 18-19 janvier 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les sciences de la musique : de nouveaux défis dans une société en mutation" (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial — Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial — Interpréter Les espaces acoustiques de Gérard Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4 (2022)), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebius&amp;quot;, extrait du Carnaval op. 9 de Schumann : une analyse formelle sous l'angle du timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Grisey’s Les Espaces Acoustiques through a Documentation of “Music as Act”: Some Analytical Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des Espaces acoustiques de Grisey par une documentation de l’acte musical : quelques pistes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVII/3 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille aux cheveux de lin&amp;quot; de Debussy : quelques éléments pour une analyse &amp;quot;timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'une œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier "Debussy, La fille aux cheveux de lin"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), p. 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVI/3-4 (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXVI (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial/Editorial - Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Numéro spécial à l’occasion des 25 ans de la revue Musurgia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial à l’occasion des 25 ans de la revue Musurgia, XXVI (3), p. 3-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.193.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les Dix pièces pour quintette à vent de György Ligeti sous la direction artistique du compositeur : rencontre et entretien avec Helmut Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIV/1-4 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIV (1-4), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbral Vectoriality : Some Considerations in the Context of Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuove Musiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, Melody and Spacing in Chopin's Nocturne Op. 9 No. 2 : From Modeling to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cadentielle du timbre dans la Sonate en si mineur de Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et réalisations compositionnels dans la Barcarolle de Chopin : une forte cohérence structurale et un défi pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité cyclique des 24 Préludes op 28 de Chopin : implications pour l'analyse et l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Leikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle version orchestrale du Prélude op. 45 de Chopin : essai d'explicitation des richesses cachées de l'original pour piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodman Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension timbrique de la forme chez Chopin : l'exemple de la Berceuse op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4), pp.1-100, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter Les espaces acoustiques de Gérard Grisey / Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4 (2022)), 100 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXVIII/1 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 68 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse musicale entre forme et contexte I (Musurgia : analyse et pratique musicales XXVIII/2-3 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 98 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXIX/1-2 (2022))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 72 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/2-3 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/4 (2020) - Couperin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/1 (2020) - Quantification et qualification en analyse : le logiciel Monika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couperin I (Musurgia : analyse et pratique musicales XXVII/4 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 100 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2020 (Musurgia : analyse et pratique musicales XXVII/3 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 76 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/2 (2020) - Les formes cycliques II & Forme et signification chez Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/3 (2020) - Concours SFAM/Musurgia 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVI/3-4 (2019) - Numéro spécial à l'occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.1-92, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes cycliques I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVI (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal and Tonal Organisation in Polyphonic Compositions from the Late Middle Ages to the Early Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial à l’occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (3-4), pp.138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia 25/1-2 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1-2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXV/3-4 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXV (3-4), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia - Analyse et pratiques interprétatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1-4), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Analyse et pratiques interprétatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1), p. 3-7, 2017, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.171.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du chant et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale 62 (2010) - Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition ouverte au service de la science : l'exemple des revues Musimédiane et Musique en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science ouverte, données ouvertes et musique : préservation, recherche, création, diffusion, industrie et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Florence Levé, Florent Berthaut, Augustin Braud, Baptiste Pilo, Jan 2026, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral/Doktorandenseminar Glarean X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagmar Danko, Alexandre Freund-Lehmann (Collège GLAREAN), Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales 2026 (JJC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Luciana Colombo, Lili Leriche, Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doktorandenseminar/Séminaire Doctoral Glarean IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik Freiburg, Université de Strasbourg, Haute École des Arts du Rhin, Jun 2025, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Creative Practices in Orchestration: Results of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI Based Improvisation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improtech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA en scène/Staging AI: Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la journée d’étude et mot d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velly et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome and Introduction – Overview of the Workshop’s Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilbert Nouno, Christophe Fellay, Nathalie Hérold, May 2025, Genève (Haute École de Musique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre dans la musique pour piano de Debussy : quelques remarques sur le prélude &amp;quot;La fille aux cheveux de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velley et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale de la création artistique, Mar 2025, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Timbre and Orchestration in Today's Instrumental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sounds of Today: Contemporary Practices With and Beyond Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Azzan, Ingrid Pustijanac, Jun 2025, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Analyse Musicale Appliquée 2025 (RAMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez, Philippe Gantchoula, Marie-Noëlle Masson, Marc-Antoine Pingeon, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du son : du concept de timbre à l'analyse de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur au croisement des arts (séminaire interuniversitaire et interdisciplinaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Billiet, Catherine Naugrette, Emmanuelle André, Patrick Nardin, Clothilde Roullier, Thomas Vernet, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale : nouveaux enjeux, nouvelles pratiques (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lotiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Mylène Gioffredo, Élisa Constable, Elwyn Rowlands, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie des effets de groupement orchestraux : quelques réflexions sur son application au répertoire de musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homogénéité, hétérogénéité des formations instrumentales dans la musique de chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Joubert et Denis Le Touzé, Apr 2024, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des JAM et mot d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Arden, Nathalie Hérold, Clotilde Verwaerde, Nov 2024, Saint-Denis et Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APCOR Project: General Overview and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Naón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y6 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux d'artifice : Music for the Royal Fireworks de Haendel, Concerto pour deux pianos de Mozart, Symphonie n° 7 de Beethoven - Clés d'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'avant-concert de l'Orchestre Symphonique de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Co-Creativity in Orchestration: Some Ideas on the Impact of Improvisation and Electronics on the Creative Process in the Context of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y6 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie TOGE et son application en musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire informatique musicale - Équipe Algomus/CRIStAL (UMR 9189)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Dec 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on Consilience Between the Humanities, Arts, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makis Solomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Reymore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis, et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lessard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Analyse Musicale Appliquée 2023 (RAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez et Marie-Noëlle Masson, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the SFAM President</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SFAM/EuroT&amp;AM : Épistémologie de l’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bartoli, José Luis Besada, Nathalie Hérold, Marie-Noëlle Masson, Nicolas Meeùs, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces Acoustiques by Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement(s) actuel(s) des réseaux et des sociétés savantes (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Stavermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achille Davy-Rigaux, Catherine Deutsch, Yves Balmer, Frédéric Billiet et Esteban Buch, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, orchestration, analyse : différents projets en cours de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'IReMus présente.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Dufetel, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Analysing Timbre Between Scores and Recordings: Some Considerations Based on 19th- and 20th-Century Insturmental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Description of Timbre in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of Timbre and Orchestration Theory and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Music Analysis Conference (EuroMAC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Theory and Analysis of Timbre based on Auditory Scene Analysis Principles: A Case Study of Beethoven’s Piano Sonata Op. 106, Third Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage de Colmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nattiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delcambre-Montpoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des pratiques et des théories de l'analyse musicale aujourd'hui (Journées d'Analyse Musicale 2019 - JAM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique. De nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupe des Jeunes Chercheurs du GREAM : histoire, réalisations, fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master-Doctorat "Dynamiques de la recherche en arts (arts visuels, musique, arts du spectacle, architecture)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique classique au cinéma : nouveaux objets, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migration des images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg et le piano romantique : intertextualité et analyse musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge G. : An International Conference on Serge Gainsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles classiques, couleurs romantiques : le Concerto pour piano n° 3 et la Symphonie n° 2 de Beethoven, l'ouverture Les Hébrides de Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Orchestre Symphonique de Mulhouse (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Analysis in the Mirror of Compositional Process : A Case Study of Chopin's Berceuse Op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Creative Process in Music (TCPM), 4th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting of the European Societies for Music Analysis and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference - Euromac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes, sonagrammes, descripteurs audio : quels usages musicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la musicologie aujourd'hui : objets, méthodes et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces acoustiques de Grisey : approche du répertoire orchestral contemporain par une documentation de l'acte musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures pour orchestres et ensembles : perspectives historiques, évolutions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute musicale et acoustique : réflexions autour de l’ouvrage de Michèle Castellengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Jeunes Chercheurs du GREAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution inaugurale et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès européen d’Analyse musicale/9th European Musica Analysis Conference (EuroMAC 9), université de Strasbourg (Labex GREAM), IReMus, université Paris-Sorbonne-Paris-IV, Société française d’analyse musicale. Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome Address and Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference, Strasbourg, 28-30 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about Timbral Hierarchies ? Propositions for a Hierarchical Analysis of Timbre in Tonal and Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Music Analysis and Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Models in Music Composition: Nature, Mathematics and Music through Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Numérique des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse musicale et perception (Journées d'Analyse Musicale 2016 - JAM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity, Complexity and Subtlety in Digital Musical Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter en musicologie : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de système dynamique, un modèle pour la composition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Malt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Rhythm : Fundamentals, History, Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction symbolique, improvisation, créativité artificielle en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la théorie des jeux dans l'évolution compositionnelle de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Sluchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des formes musicales chez Ligeti : le rôle de la géométrie fractale et d’autres théories scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'influence des théories scientifiques sur le renouvellement des formes musicales dans la musique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’interprétation de l’œuvre de Ligeti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre comme porteur de forme&amp;quot; : réflexions sur la nature des représentations et des opérations cognitives induites par le timbre dans le cadre de la musique instrumentale des dix-neuvième et vingtième siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentation cognitives du timbre instrumental chez les musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et gradation dans les œuvres de György Ligeti des années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation en musique et en musicologie : objets, méthodes, résultats. Introduction à la journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérimentation en musique et musicologie : objets, méthodes, résultats (2e Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dialectique forme / structure et continuité / discrétisation à partir de l’analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Music Analysis Conference (EuroMAC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, forme, systèmes complexes : de nouvelles perspectives pour la musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2014 - Stand "Comprendre les systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme dans la musique de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Vocabulaire du rythme : contenu, édition, enjeux dans le cadre des recherches sur le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jedrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, durée et rythme dans les théories et les œuvres instrumentales de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de timbre et son application à des corpus hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes : traductions théoriques de l'hétérogénéité musicale (Journées d'Analyse Musicale 2013 - JAM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la traduction de Sonic Design : The Nature of Sound and Music de Robert Cogan et Pozzi Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GREAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée des Jeunes chercheurs du GREAM « L'acte musical »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre dans les musiques écrites : entre potentialité et actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité pianistique des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les topiques du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse formelle du timbre: éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche dans les arts : présentation des travaux en cours - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrages (Abromont 2024 et Rigaudière 2024) et remise du Prix SFAM/Musurgia 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaclassique #350 sud – Orchestrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor, Jacques et la grande musique : Philippe Hersant, Max Bruch, Johannes Brahms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autan(t) en emporte le vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherches expérimentales sur l'acte musical (GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opus Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Erouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Godoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique–Images–Instruments N° 11: Le pianoforte en France 1780–1820 (Paris: CNRS Éditions, 2009). 286 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.326-331. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147940981200033X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société Française d'Analyse Musicale (SFAM) : 40 ans d'activités en France et à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Skoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04371012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guichaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4509-entre-theorie-et-analyse-musicale-corpus-et-methodes-9782752104212.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/2583-l-analyse-musicale-aujourd-hui-music-analysis-today-9782752102430.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/1801-l-interpretation-musicale-9782752101204.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nouno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iochem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hood" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Reay-Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Leikin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodman Rae" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05478320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bardez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05428074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fellay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Tremblay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05114207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04852699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04518432v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abromont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lotiron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verwaerde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arden" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cordero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Na&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04451068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Reymore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lessard Lejeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Stavermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bartoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nattiez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcambre-Montpo&#235;l" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Walker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lienhard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682801v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Posadas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jedrzejewski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682806v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petersen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Sluchin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679523v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Class" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682796v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05560093v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05510864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090490v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05333279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Zeller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Roth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmie Leblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cogitore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Erouart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Godoi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Murcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147940981200033X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Skoric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04371012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guichaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4509-entre-theorie-et-analyse-musicale-corpus-et-methodes-9782752104212.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/2583-l-analyse-musicale-aujourd-hui-music-analysis-today-9782752102430.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/1801-l-interpretation-musicale-9782752101204.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nouno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iochem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hood" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Reay-Jones" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Leikin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodman Rae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05478320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134971v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05428074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fellay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Tremblay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05114207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bardez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04518432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abromont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lotiron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verwaerde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cordero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Na&#243;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04451068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04852699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Reymore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lessard Lejeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Stavermann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bartoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nattiez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcambre-Montpo&#235;l" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Walker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lienhard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289599v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682801v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Posadas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Sluchin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Class" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681712v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682813v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jedrzejewski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05560093v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05510864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090490v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05333279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Zeller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Roth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmie Leblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cogitore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Erouart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Godoi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Murcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147940981200033X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Skoric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>