--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Hérold </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Hérold est Maîtresse de conférences à l’UFR de Musique et Musicologie de la Faculté des Lettres de Sorbonne Université et membre de l’Institut de Recherche en Musicologie (IReMus, UMR 8223) depuis 2021. Titulaire du Diplôme d’État de professeure de piano et d’une Licence de Mathématiques, elle est l’auteure d’une thèse de doctorat portant sur le rôle formel du timbre dans la musique pour piano de la première moitié du XIXe siècle (dir. Xavier Hascher, Université de Strasbourg, 2011). Ses travaux sur le timbre et l’orchestration envisagés dans le contexte de différents répertoires instrumentaux du XIXe au XXIe siècles ont donné lieu à des publications et communications en France, en Europe et en Amérique du Nord. Elle a en outre mené des projets en collaboration avec des musiciens et musiciennes de l’Ensemble intercontemporain, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochschule der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Zurich (ZHdK), de la Haute École de Musique (HEM) de Genève, ainsi qu’avec le chef d’orchestre Pierre-André Valade. Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2017 à 2023, Nathalie Hérold a également co-organisé plusieurs manifestations scientifiques, en particulier le IXe congrès européen d’Analyse musicale (Euromac 9) de Strasbourg en 2017, les Journées d’Analyse Musicale (JAM) 2018 d’Aix-en-Provence, le symposium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2019, ainsi que les Journées d’Informatique Musicale (JIM) 2020 de Strasbourg. Elle est par ailleurs Présidente de la Société Française d’Analyse Musicale (SFAM) et membre du projet international ACTOR (Analysis, Creation and Teaching of Orchestration, dir. Stephen McAdams).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte musical et environnements informatiques (Journées d'Informatique Musicale 2020 - JIM 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th European Music Analysis Conference (EuroMAC 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Andreatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg and the Romantic Piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bourderionnet, Olivier Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.157-164, 2024, 9781501365669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre face à l'hétérogénéité musicale : conceptualisation, enjeux, pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre théorie et analyse musicale : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-211, 2020, Pensée musicale, 978-2-7521-0421-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et cognition : perspectives pour l'analyse et la performance musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.15-33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et signification musicale : la spécificité pianistiques des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands topoï du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Márta Grabócz, pp.303-318, 2018, GREAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la forme brève dans le Carnaval op. 9 de Schumann : un éclairage à partir de l'analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et formes brèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.105-120, 2018, 978-2-8076-0854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du timbre dans le renouvellement des formes pianistiques chez Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Poniatowska; Zofia Chechlinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin 1810-2010 : Ideas, Interpretations, Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.243-257, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation du timbre et de son organisation formelle dans les œuvres pour piano de la première moitié du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Hascher; Mondher Ayari; Jean-Michel Bardez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse musicale aujourd'hui / Music Analysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2015, Musicologie - Analyses, 9782752102430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et analyse musicale : les possibilités d'intégration du timbre dans l'analyse formelle des œuvres pour piano du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-103, 2012, Pensée Musicale, 9782752101204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Darrifourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, La Plaine Saint-Denis, France. 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62806/FHUE8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. Ministère de la Culture, IRCAM/Centre Pompidou, MSH Paris-Nord, AFIM, pp.38-43, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The School of Music Studies, Aristotle University of Thessaloniki, pp.182-185, 2023, Proceedings of the Third International Conference on Timbre (Timbre 2023), eds. Marcelo Caetano, Zachary Wallmark, Asterios Zacharakis, Charalampos Saitis and Kai Siedenburg, 978-960-243-739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une histoire de l'analyse et de la théorie du timbre et de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moscow State Tchaikovsky Conservatory, p. 354-356, 2021, Tenth European Music Analysis Conference: Abstracts (éd. Konstantin Zenkin, Ildar Khannanov, Olga Kuznetsova et Elena Tokun), 978-5-89598-422-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation&amp;quot; (Paris, 18-19 janvier 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les sciences de la musique : de nouveaux défis dans une société en mutation" (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial — Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial — Interpréter Les espaces acoustiques de Gérard Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4 (2022)), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebius&amp;quot;, extrait du Carnaval op. 9 de Schumann : une analyse formelle sous l'angle du timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Grisey’s Les Espaces Acoustiques through a Documentation of “Music as Act”: Some Analytical Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des Espaces acoustiques de Grisey par une documentation de l’acte musical : quelques pistes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVII/3 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille aux cheveux de lin&amp;quot; de Debussy : quelques éléments pour une analyse &amp;quot;timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'une œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier "Debussy, La fille aux cheveux de lin"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), p. 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVI/3-4 (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXVI (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial/Editorial - Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Numéro spécial à l’occasion des 25 ans de la revue Musurgia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial à l’occasion des 25 ans de la revue Musurgia, XXVI (3), p. 3-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.193.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les Dix pièces pour quintette à vent de György Ligeti sous la direction artistique du compositeur : rencontre et entretien avec Helmut Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIV/1-4 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIV (1-4), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbral Vectoriality : Some Considerations in the Context of Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuove Musiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, Melody and Spacing in Chopin's Nocturne Op. 9 No. 2 : From Modeling to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cadentielle du timbre dans la Sonate en si mineur de Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et réalisations compositionnels dans la Barcarolle de Chopin : une forte cohérence structurale et un défi pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité cyclique des 24 Préludes op 28 de Chopin : implications pour l'analyse et l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Leikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle version orchestrale du Prélude op. 45 de Chopin : essai d'explicitation des richesses cachées de l'original pour piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodman Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension timbrique de la forme chez Chopin : l'exemple de la Berceuse op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4), pp.1-100, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter Les espaces acoustiques de Gérard Grisey / Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4 (2022)), 100 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXVIII/1 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 68 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse musicale entre forme et contexte I (Musurgia : analyse et pratique musicales XXVIII/2-3 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 98 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXIX/1-2 (2022))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 72 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/2-3 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/4 (2020) - Couperin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/1 (2020) - Quantification et qualification en analyse : le logiciel Monika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couperin I (Musurgia : analyse et pratique musicales XXVII/4 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 100 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2020 (Musurgia : analyse et pratique musicales XXVII/3 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 76 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/2 (2020) - Les formes cycliques II & Forme et signification chez Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/3 (2020) - Concours SFAM/Musurgia 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVI/3-4 (2019) - Numéro spécial à l'occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.1-92, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes cycliques I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVI (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal and Tonal Organisation in Polyphonic Compositions from the Late Middle Ages to the Early Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial à l’occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (3-4), pp.138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia 25/1-2 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1-2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXV/3-4 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXV (3-4), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia - Analyse et pratiques interprétatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1-4), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Analyse et pratiques interprétatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1), p. 3-7, 2017, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.171.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du chant et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale 62 (2010) - Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition ouverte au service de la science : l'exemple des revues Musimédiane et Musique en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science ouverte, données ouvertes et musique : préservation, recherche, création, diffusion, industrie et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Florence Levé, Florent Berthaut, Augustin Braud, Baptiste Pilo, Jan 2026, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral/Doktorandenseminar Glarean X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagmar Danko, Alexandre Freund-Lehmann (Collège GLAREAN), Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales 2026 (JJC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Luciana Colombo, Lili Leriche, Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doktorandenseminar/Séminaire Doctoral Glarean IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik Freiburg, Université de Strasbourg, Haute École des Arts du Rhin, Jun 2025, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Creative Practices in Orchestration: Results of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI Based Improvisation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improtech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA en scène/Staging AI: Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la journée d’étude et mot d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velly et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome and Introduction – Overview of the Workshop’s Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilbert Nouno, Christophe Fellay, Nathalie Hérold, May 2025, Genève (Haute École de Musique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre dans la musique pour piano de Debussy : quelques remarques sur le prélude &amp;quot;La fille aux cheveux de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velley et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale de la création artistique, Mar 2025, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Timbre and Orchestration in Today's Instrumental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sounds of Today: Contemporary Practices With and Beyond Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Azzan, Ingrid Pustijanac, Jun 2025, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Analyse Musicale Appliquée 2025 (RAMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez, Philippe Gantchoula, Marie-Noëlle Masson, Marc-Antoine Pingeon, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du son : du concept de timbre à l'analyse de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur au croisement des arts (séminaire interuniversitaire et interdisciplinaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Billiet, Catherine Naugrette, Emmanuelle André, Patrick Nardin, Clothilde Roullier, Thomas Vernet, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale : nouveaux enjeux, nouvelles pratiques (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lotiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Mylène Gioffredo, Élisa Constable, Elwyn Rowlands, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie des effets de groupement orchestraux : quelques réflexions sur son application au répertoire de musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homogénéité, hétérogénéité des formations instrumentales dans la musique de chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Joubert et Denis Le Touzé, Apr 2024, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des JAM et mot d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Arden, Nathalie Hérold, Clotilde Verwaerde, Nov 2024, Saint-Denis et Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APCOR Project: General Overview and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Naón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y6 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux d'artifice : Music for the Royal Fireworks de Haendel, Concerto pour deux pianos de Mozart, Symphonie n° 7 de Beethoven - Clés d'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'avant-concert de l'Orchestre Symphonique de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Co-Creativity in Orchestration: Some Ideas on the Impact of Improvisation and Electronics on the Creative Process in the Context of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y6 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie TOGE et son application en musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire informatique musicale - Équipe Algomus/CRIStAL (UMR 9189)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Dec 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on Consilience Between the Humanities, Arts, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makis Solomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Reymore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis, et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lessard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Analyse Musicale Appliquée 2023 (RAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez et Marie-Noëlle Masson, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the SFAM President</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SFAM/EuroT&amp;AM : Épistémologie de l’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bartoli, José Luis Besada, Nathalie Hérold, Marie-Noëlle Masson, Nicolas Meeùs, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces Acoustiques by Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement(s) actuel(s) des réseaux et des sociétés savantes (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Stavermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achille Davy-Rigaux, Catherine Deutsch, Yves Balmer, Frédéric Billiet et Esteban Buch, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, orchestration, analyse : différents projets en cours de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'IReMus présente.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Dufetel, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Analysing Timbre Between Scores and Recordings: Some Considerations Based on 19th- and 20th-Century Insturmental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Description of Timbre in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of Timbre and Orchestration Theory and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Music Analysis Conference (EuroMAC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Theory and Analysis of Timbre based on Auditory Scene Analysis Principles: A Case Study of Beethoven’s Piano Sonata Op. 106, Third Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage de Colmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nattiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delcambre-Montpoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des pratiques et des théories de l'analyse musicale aujourd'hui (Journées d'Analyse Musicale 2019 - JAM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique. De nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupe des Jeunes Chercheurs du GREAM : histoire, réalisations, fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master-Doctorat "Dynamiques de la recherche en arts (arts visuels, musique, arts du spectacle, architecture)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique classique au cinéma : nouveaux objets, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migration des images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg et le piano romantique : intertextualité et analyse musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge G. : An International Conference on Serge Gainsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles classiques, couleurs romantiques : le Concerto pour piano n° 3 et la Symphonie n° 2 de Beethoven, l'ouverture Les Hébrides de Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Orchestre Symphonique de Mulhouse (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Analysis in the Mirror of Compositional Process : A Case Study of Chopin's Berceuse Op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Creative Process in Music (TCPM), 4th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting of the European Societies for Music Analysis and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference - Euromac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes, sonagrammes, descripteurs audio : quels usages musicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la musicologie aujourd'hui : objets, méthodes et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces acoustiques de Grisey : approche du répertoire orchestral contemporain par une documentation de l'acte musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures pour orchestres et ensembles : perspectives historiques, évolutions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute musicale et acoustique : réflexions autour de l’ouvrage de Michèle Castellengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Jeunes Chercheurs du GREAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution inaugurale et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès européen d’Analyse musicale/9th European Musica Analysis Conference (EuroMAC 9), université de Strasbourg (Labex GREAM), IReMus, université Paris-Sorbonne-Paris-IV, Société française d’analyse musicale. Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome Address and Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference, Strasbourg, 28-30 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about Timbral Hierarchies ? Propositions for a Hierarchical Analysis of Timbre in Tonal and Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Music Analysis and Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Models in Music Composition: Nature, Mathematics and Music through Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Numérique des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse musicale et perception (Journées d'Analyse Musicale 2016 - JAM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity, Complexity and Subtlety in Digital Musical Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter en musicologie : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de système dynamique, un modèle pour la composition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Malt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Rhythm : Fundamentals, History, Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction symbolique, improvisation, créativité artificielle en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la théorie des jeux dans l'évolution compositionnelle de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Sluchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des formes musicales chez Ligeti : le rôle de la géométrie fractale et d’autres théories scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'influence des théories scientifiques sur le renouvellement des formes musicales dans la musique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’interprétation de l’œuvre de Ligeti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre comme porteur de forme&amp;quot; : réflexions sur la nature des représentations et des opérations cognitives induites par le timbre dans le cadre de la musique instrumentale des dix-neuvième et vingtième siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentation cognitives du timbre instrumental chez les musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et gradation dans les œuvres de György Ligeti des années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation en musique et en musicologie : objets, méthodes, résultats. Introduction à la journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérimentation en musique et musicologie : objets, méthodes, résultats (2e Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dialectique forme / structure et continuité / discrétisation à partir de l’analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Music Analysis Conference (EuroMAC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, forme, systèmes complexes : de nouvelles perspectives pour la musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2014 - Stand "Comprendre les systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme dans la musique de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Vocabulaire du rythme : contenu, édition, enjeux dans le cadre des recherches sur le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jedrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, durée et rythme dans les théories et les œuvres instrumentales de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de timbre et son application à des corpus hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes : traductions théoriques de l'hétérogénéité musicale (Journées d'Analyse Musicale 2013 - JAM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la traduction de Sonic Design : The Nature of Sound and Music de Robert Cogan et Pozzi Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GREAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée des Jeunes chercheurs du GREAM « L'acte musical »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre dans les musiques écrites : entre potentialité et actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité pianistique des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les topiques du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse formelle du timbre: éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche dans les arts : présentation des travaux en cours - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrages (Abromont 2024 et Rigaudière 2024) et remise du Prix SFAM/Musurgia 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaclassique #350 sud – Orchestrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor, Jacques et la grande musique : Philippe Hersant, Max Bruch, Johannes Brahms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autan(t) en emporte le vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherches expérimentales sur l'acte musical (GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opus Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Erouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Godoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique–Images–Instruments N° 11: Le pianoforte en France 1780–1820 (Paris: CNRS Éditions, 2009). 286 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.326-331. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147940981200033X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société Française d'Analyse Musicale (SFAM) : 40 ans d'activités en France et à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Skoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Hérold </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Hérold est Maîtresse de conférences à l’UFR de Musique et Musicologie de la Faculté des Lettres de Sorbonne Université et membre de l’Institut de Recherche en Musicologie (IReMus, UMR 8223) depuis 2021. Titulaire du Diplôme d’État de professeure de piano et d’une Licence de Mathématiques, elle est l’auteure d’une thèse de doctorat portant sur le rôle formel du timbre dans la musique pour piano de la première moitié du XIXe siècle (dir. Xavier Hascher, Université de Strasbourg, 2011). Ses travaux sur le timbre et l’orchestration envisagés dans le contexte de différents répertoires instrumentaux du XIXe au XXIe siècles ont donné lieu à des publications et communications en France, en Europe et en Amérique du Nord. Elle a en outre mené des projets en collaboration avec des musiciens et musiciennes de l’Ensemble intercontemporain, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochschule der Künste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Zurich (ZHdK), de la Haute École de Musique (HEM) de Genève, ainsi qu’avec le chef d’orchestre Pierre-André Valade. Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2017 à 2023, Nathalie Hérold a également co-organisé plusieurs manifestations scientifiques, en particulier le IXe congrès européen d’Analyse musicale (Euromac 9) de Strasbourg en 2017, les Journées d’Analyse Musicale (JAM) 2018 d’Aix-en-Provence, le symposium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2019, ainsi que les Journées d’Informatique Musicale (JIM) 2020 de Strasbourg. Elle est par ailleurs Présidente de la Société Française d’Analyse Musicale (SFAM) et membre du projet international ACTOR (Analysis, Creation and Teaching of Orchestration, dir. Stephen McAdams).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte musical et environnements informatiques (Journées d'Informatique Musicale 2020 - JIM 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th European Music Analysis Conference (EuroMAC 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Andreatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg/Faculté des Arts, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg and the Romantic Piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bourderionnet, Olivier Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.157-164, 2024, 9781501365669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre face à l'hétérogénéité musicale : conceptualisation, enjeux, pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre théorie et analyse musicale : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-211, 2020, Pensée musicale, 978-2-7521-0421-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et cognition : perspectives pour l'analyse et la performance musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.15-33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et signification musicale : la spécificité pianistiques des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands topoï du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Márta Grabócz, pp.303-318, 2018, GREAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la forme brève dans le Carnaval op. 9 de Schumann : un éclairage à partir de l'analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et formes brèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.105-120, 2018, 978-2-8076-0854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du timbre dans le renouvellement des formes pianistiques chez Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Poniatowska; Zofia Chechlinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin 1810-2010 : Ideas, Interpretations, Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.243-257, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation du timbre et de son organisation formelle dans les œuvres pour piano de la première moitié du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Hascher; Mondher Ayari; Jean-Michel Bardez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse musicale aujourd'hui / Music Analysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2015, Musicologie - Analyses, 9782752102430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et analyse musicale : les possibilités d'intégration du timbre dans l'analyse formelle des œuvres pour piano du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-103, 2012, Pensée Musicale, 9782752101204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. Ministère de la Culture, IRCAM/Centre Pompidou, MSH Paris-Nord, AFIM, pp.38-43, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Darrifourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, La Plaine Saint-Denis, France. 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62806/FHUE8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The School of Music Studies, Aristotle University of Thessaloniki, pp.182-185, 2023, Proceedings of the Third International Conference on Timbre (Timbre 2023), eds. Marcelo Caetano, Zachary Wallmark, Asterios Zacharakis, Charalampos Saitis and Kai Siedenburg, 978-960-243-739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une histoire de l'analyse et de la théorie du timbre et de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moscow State Tchaikovsky Conservatory, p. 354-356, 2021, Tenth European Music Analysis Conference: Abstracts (éd. Konstantin Zenkin, Ildar Khannanov, Olga Kuznetsova et Elena Tokun), 978-5-89598-422-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation&amp;quot; (Paris, 18-19 janvier 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les sciences de la musique : de nouveaux défis dans une société en mutation" (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebius&amp;quot;, extrait du Carnaval op. 9 de Schumann : une analyse formelle sous l'angle du timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Grisey’s Les Espaces Acoustiques through a Documentation of “Music as Act”: Some Analytical Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des Espaces acoustiques de Grisey par une documentation de l’acte musical : quelques pistes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial — Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4 (2022)), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial — Interpréter Les espaces acoustiques de Gérard Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIX (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (1-2), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVII/3 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille aux cheveux de lin&amp;quot; de Debussy : quelques éléments pour une analyse &amp;quot;timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'une œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier "Debussy, La fille aux cheveux de lin"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (3), p. 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial/Editorial - Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXVI/3-4 (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXVI (3-4), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrer les Dix pièces pour quintette à vent de György Ligeti sous la direction artistique du compositeur : rencontre et entretien avec Helmut Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Numéro spécial à l’occasion des 25 ans de la revue Musurgia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial à l’occasion des 25 ans de la revue Musurgia, XXVI (3), p. 3-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.193.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Musurgia XXIV/1-4 (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIV (1-4), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbral Vectoriality : Some Considerations in the Context of Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuove Musiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, Melody and Spacing in Chopin's Nocturne Op. 9 No. 2 : From Modeling to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cadentielle du timbre dans la Sonate en si mineur de Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension timbrique de la forme chez Chopin : l'exemple de la Berceuse op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et réalisations compositionnels dans la Barcarolle de Chopin : une forte cohérence structurale et un défi pour l'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité cyclique des 24 Préludes op 28 de Chopin : implications pour l'analyse et l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Leikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Reay-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle version orchestrale du Prélude op. 45 de Chopin : essai d'explicitation des richesses cachées de l'original pour piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodman Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4 (2022)), 100 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/3-4 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (3-4), pp.1-100, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter Les espaces acoustiques de Gérard Grisey / Performing Gérard Grisey’s Les Espaces Acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXIX/1-2 (2022))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 72 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/2-3 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXIX/1-2 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIX (1-2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXVIII/1 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 68 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse musicale entre forme et contexte I (Musurgia : analyse et pratique musicales XXVIII/2-3 (2021))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (2-3), 98 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVIII/1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/3 (2020) - Concours SFAM/Musurgia 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/4 (2020) - Couperin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/1 (2020) - Quantification et qualification en analyse : le logiciel Monika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couperin I (Musurgia : analyse et pratique musicales XXVII/4 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (4), 100 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours SFAM/Musurgia 2020 (Musurgia : analyse et pratique musicales XXVII/3 (2020))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 76 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVII/2 (2020) - Les formes cycliques II & Forme et signification chez Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXVI/3-4 (2019) - Numéro spécial à l'occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en acte 1 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.1-92, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial à l’occasion des 25 ans de la revue Musurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (3-4), pp.138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes cycliques I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVI (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal and Tonal Organisation in Polyphonic Compositions from the Late Middle Ages to the Early Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia 25/1-2 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1-2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia XXV/3-4 (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXV (3-4), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musurgia - Analyse et pratiques interprétatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1-4), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial. Analyse et pratiques interprétatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV (1), p. 3-7, 2017, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/musur.171.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières du chant et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale 62 (2010) - Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Comet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition ouverte au service de la science : l'exemple des revues Musimédiane et Musique en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science ouverte, données ouvertes et musique : préservation, recherche, création, diffusion, industrie et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Florence Levé, Florent Berthaut, Augustin Braud, Baptiste Pilo, Jan 2026, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral/Doktorandenseminar Glarean X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagmar Danko, Alexandre Freund-Lehmann (Collège GLAREAN), Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales 2026 (JJC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Luciana Colombo, Lili Leriche, Jan 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Analyse Musicale Appliquée 2025 (RAMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez, Philippe Gantchoula, Marie-Noëlle Masson, Marc-Antoine Pingeon, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doktorandenseminar/Séminaire Doctoral Glarean IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik Freiburg, Université de Strasbourg, Haute École des Arts du Rhin, Jun 2025, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA en scène/Staging AI: Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture de la journée d’étude et mot d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velly et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome and Introduction – Overview of the Workshop’s Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilbert Nouno, Christophe Fellay, Nathalie Hérold, May 2025, Genève (Haute École de Musique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Creative Practices in Orchestration: Results of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y7 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI Based Improvisation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexandre Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improtech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre dans la musique pour piano de Debussy : quelques remarques sur le prélude &amp;quot;La fille aux cheveux de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'étude organisée par Jean-Jacques Velley et Nathalie Hérold, May 2025, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Timbre and Orchestration in Today's Instrumental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sounds of Today: Contemporary Practices With and Beyond Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Azzan, Ingrid Pustijanac, Jun 2025, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques créatives en orchestration (APCOR) : un exemple de projet articulant activité de recherche-création et étude empirique-analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale de la création artistique, Mar 2025, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Co-Creativity in Orchestration: Some Ideas on the Impact of Improvisation and Electronics on the Creative Process in the Context of the APCOR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y6 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie TOGE et son application en musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire informatique musicale - Équipe Algomus/CRIStAL (UMR 9189)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Giraud, Dec 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du son : du concept de timbre à l'analyse de l'orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur au croisement des arts (séminaire interuniversitaire et interdisciplinaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Billiet, Catherine Naugrette, Emmanuelle André, Patrick Nardin, Clothilde Roullier, Thomas Vernet, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse musicale : nouveaux enjeux, nouvelles pratiques (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lotiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs et Chercheuses en Analyse et Théorie Musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Iochem, Mylène Gioffredo, Élisa Constable, Elwyn Rowlands, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie des effets de groupement orchestraux : quelques réflexions sur son application au répertoire de musique de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homogénéité, hétérogénéité des formations instrumentales dans la musique de chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Joubert et Denis Le Touzé, Apr 2024, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des JAM et mot d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Arden, Nathalie Hérold, Clotilde Verwaerde, Nov 2024, Saint-Denis et Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APCOR Project: General Overview and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Naón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR Y6 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Hasegawa et al., Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux d'artifice : Music for the Royal Fireworks de Haendel, Concerto pour deux pianos de Mozart, Symphonie n° 7 de Beethoven - Clés d'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'avant-concert de l'Orchestre Symphonique de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table on Consilience Between the Humanities, Arts, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makis Solomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Reymore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis, et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Issues in the Performance of Partiels by Gérard Grisey: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre 2023 - The 3rd International Conference on Timbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asterios Zacharakis, Emilios Cambouropoulos, Georgios Papadelis, Konstantinos Pastiadis et al., Jul 2023, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des RAMA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lessard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Analyse Musicale Appliquée 2023 (RAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Bardez et Marie-Noëlle Masson, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the SFAM President</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SFAM/EuroT&amp;AM : Épistémologie de l’analyse musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bartoli, José Luis Besada, Nathalie Hérold, Marie-Noëlle Masson, Nicolas Meeùs, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces Acoustiques by Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTOR End-Y5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen McAdams et al., Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, orchestration, analyse : différents projets en cours de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'IReMus présente.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Dufetel, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement(s) actuel(s) des réseaux et des sociétés savantes (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Stavermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achille Davy-Rigaux, Catherine Deutsch, Yves Balmer, Frédéric Billiet et Esteban Buch, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Analysing Timbre Between Scores and Recordings: Some Considerations Based on 19th- and 20th-Century Insturmental Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Description of Timbre in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of Timbre and Orchestration Theory and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Music Analysis Conference (EuroMAC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation (Paris, 18-19 janvier 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Theory and Analysis of Timbre based on Auditory Scene Analysis Principles: A Case Study of Beethoven’s Piano Sonata Op. 106, Third Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage de Colmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Nattiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delcambre-Montpoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des pratiques et des théories de l'analyse musicale aujourd'hui (Journées d'Analyse Musicale 2019 - JAM19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique. De nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du symposium &amp;quot;Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir-Loopuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupe des Jeunes Chercheurs du GREAM : histoire, réalisations, fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master-Doctorat "Dynamiques de la recherche en arts (arts visuels, musique, arts du spectacle, architecture)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique classique au cinéma : nouveaux objets, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migration des images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gainsbourg et le piano romantique : intertextualité et analyse musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge G. : An International Conference on Serge Gainsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique en live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles classiques, couleurs romantiques : le Concerto pour piano n° 3 et la Symphonie n° 2 de Beethoven, l'ouverture Les Hébrides de Mendelssohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Orchestre Symphonique de Mulhouse (OSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution inaugurale et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès européen d’Analyse musicale/9th European Musica Analysis Conference (EuroMAC 9), université de Strasbourg (Labex GREAM), IReMus, université Paris-Sorbonne-Paris-IV, Société française d’analyse musicale. Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome Address and Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference, Strasbourg, 28-30 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre Analysis in the Mirror of Compositional Process : A Case Study of Chopin's Berceuse Op. 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Creative Process in Music (TCPM), 4th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting of the European Societies for Music Analysis and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Music Analysis Conference - Euromac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes, sonagrammes, descripteurs audio : quels usages musicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la musicologie aujourd'hui : objets, méthodes et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces acoustiques de Grisey : approche du répertoire orchestral contemporain par une documentation de l'acte musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures pour orchestres et ensembles : perspectives historiques, évolutions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoute musicale et acoustique : réflexions autour de l’ouvrage de Michèle Castellengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Jeunes Chercheurs du GREAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about Timbral Hierarchies ? Propositions for a Hierarchical Analysis of Timbre in Tonal and Post-Tonal Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Music Analysis and Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous Models in Music Composition: Nature, Mathematics and Music through Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Numérique des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le timbre : objets, méthodes, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse musicale et perception (Journées d'Analyse Musicale 2016 - JAM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity, Complexity and Subtlety in Digital Musical Instrument Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter en musicologie : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de système dynamique, un modèle pour la composition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Malt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme dans la musique de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Vocabulaire du rythme : contenu, édition, enjeux dans le cadre des recherches sur le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jedrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, durée et rythme dans les théories et les œuvres instrumentales de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Rhythm : Fundamentals, History, Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction symbolique, improvisation, créativité artificielle en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’interprétation de l’œuvre de Ligeti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les problématiques de la recherche sur la musique en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre comme porteur de forme&amp;quot; : réflexions sur la nature des représentations et des opérations cognitives induites par le timbre dans le cadre de la musique instrumentale des dix-neuvième et vingtième siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentation cognitives du timbre instrumental chez les musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et gradation dans les œuvres de György Ligeti des années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recherches sur le rythme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la théorie des jeux dans l'évolution compositionnelle de Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Sluchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Musique et systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des formes musicales chez Ligeti : le rôle de la géométrie fractale et d’autres théories scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'influence des théories scientifiques sur le renouvellement des formes musicales dans la musique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation en musique et en musicologie : objets, méthodes, résultats. Introduction à la journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérimentation en musique et musicologie : objets, méthodes, résultats (2e Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la dialectique forme / structure et continuité / discrétisation à partir de l’analyse timbrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Music Analysis Conference (EuroMAC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre, forme, systèmes complexes : de nouvelles perspectives pour la musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2014 - Stand "Comprendre les systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de timbre et son application à des corpus hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes : traductions théoriques de l'hétérogénéité musicale (Journées d'Analyse Musicale 2013 - JAM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la traduction de Sonic Design : The Nature of Sound and Music de Robert Cogan et Pozzi Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GREAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée des Jeunes chercheurs du GREAM « L'acte musical »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timbre dans les musiques écrites : entre potentialité et actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte musical (1re Journée des Jeunes Chercheurs du GREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité pianistique des topiques dans la musique pour piano de Franz Liszt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les topiques du XIXe siècle et la musique de Franz Liszt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse formelle du timbre: éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche dans les arts : présentation des travaux en cours - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre et orchestration au tournant des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenIA Workshop – Interacting with AI in Improvised Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Nouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrages (Abromont 2024 et Rigaudière 2024) et remise du Prix SFAM/Musurgia 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaclassique #350 sud – Orchestrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : analyse et création - Journées d'Analyse Musicale 2024 (JAM 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verwaerde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor, Jacques et la grande musique : Philippe Hersant, Max Bruch, Johannes Brahms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autan(t) en emporte le vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherches expérimentales sur l'acte musical (GREAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opus Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Erouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Godoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique–Images–Instruments N° 11: Le pianoforte en France 1780–1820 (Paris: CNRS Éditions, 2009). 286 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.326-331. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147940981200033X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société Française d'Analyse Musicale (SFAM) : 40 ans d'activités en France et à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Iochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Skoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs des recherches en musique (Deuxièmes rencontres nationales sur les recherches en musique, RNRM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Denis, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04371012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guichaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4509-entre-theorie-et-analyse-musicale-corpus-et-methodes-9782752104212.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/2583-l-analyse-musicale-aujourd-hui-music-analysis-today-9782752102430.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/1801-l-interpretation-musicale-9782752101204.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nouno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iochem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hood" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Reay-Jones" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Leikin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodman Rae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05478320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134971v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05428074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fellay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Tremblay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05114207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bardez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04518432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abromont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lotiron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verwaerde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cordero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Na&#243;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04451068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04852699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Reymore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lessard Lejeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Stavermann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bartoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nattiez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcambre-Montpo&#235;l" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Walker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lienhard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289599v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682801v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Posadas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Sluchin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Class" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681712v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682813v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jedrzejewski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05560093v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05510864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090490v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05333279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Zeller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Roth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmie Leblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cogitore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Erouart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Godoi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Murcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147940981200033X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Skoric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04371012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guichaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Felici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4509-entre-theorie-et-analyse-musicale-corpus-et-methodes-9782752104212.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/2583-l-analyse-musicale-aujourd-hui-music-analysis-today-9782752102430.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/1801-l-interpretation-musicale-9782752101204.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nouno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iochem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hood" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Reay-Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Leikin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodman Rae" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05478320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bardez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fellay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Tremblay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05156966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05428074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05114207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04852699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04518432v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abromont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lotiron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verwaerde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arden" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04671411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cordero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Na&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04451068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Reymore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lessard Lejeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Stavermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bartoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nattiez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcambre-Montpo&#235;l" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir Loopuyt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Walker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lienhard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682801v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Posadas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jedrzejewski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682806v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petersen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679523v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Class" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681699v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Sluchin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682796v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05560093v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05510864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090490v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05090491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05333279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04802644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Zeller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Roth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmie Leblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cogitore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Erouart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Godoi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Murcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147940981200033X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Skoric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>